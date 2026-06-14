--- v0 (2026-04-15)
+++ v1 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="77">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 83 de 2026</t>
   </si>
   <si>
@@ -212,59 +212,62 @@
     <t>PARECER nº 016/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO E ORÇAMENTO E FINANÇAS_x000D_
 _x000D_
 Ref. Projeto de Lei nº 008/2026, que Acrescenta dispositivos à Lei Municipal nº 3.142, de 06 de fevereiro de 2025, com a finalidade de criar, incorporar e adequar cargos em comissão na estrutura administrativa do Município de Araripina, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 12 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 012/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: FICA DENOMINADA DE RUA LUIZ LUDUVICO PEREIRA A VIA SITUADA NA LATERAL DO POSTO DE SAÚDE DO CAVALETE 1 (RUA JOÃO PAULO I) SENDO A NOVA RUA ONDE ESTÁ A ESCOLA NUCLEADA DE TEMPO INTEGRAL JOSÉ PEREIRA LOPES, BAIRRO CAVALETE I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Executivo - EX</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a concessão, os critérios de pagamento e a prestação de contas de diárias no âmbito da Administração Pública Municipal de Araripina, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
+    <t>Parecer Concluido</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 008, DE 27 DE JANEIRO DE 2026_x000D_
+_x000D_
+Acrescenta dispositivos à Lei Municipal nº 3.142, de 06 de fevereiro de 2025, com a finalidade de criar, incorporar e adequar cargos em comissão na estrutura administrativa do Município de Araripina, e dá outras providências.</t>
+  </si>
+  <si>
     <t>Aguardando emissão de parecer da comissão</t>
-  </si>
-[...6 lines deleted...]
-Acrescenta dispositivos à Lei Municipal nº 3.142, de 06 de fevereiro de 2025, com a finalidade de criar, incorporar e adequar cargos em comissão na estrutura administrativa do Município de Araripina, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 16 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016, DE 18 DE MARÇO DE 2026_x000D_
 _x000D_
 Revoga o Inciso I do §2º do Art. 1º da Lei Municipal nº 3.178, de 28 de maio de 2025, para excluir o Fundo Municipal de Defesa dos Direitos da Criança e do Adolescente – FMDCA das Unidades Gestoras criadas por meio de crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 15 de 2026</t>
   </si>
   <si>
     <t>EVANDRO DELMONDES</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N° 15/2026 – LEGISLATIVO_x000D_
 _x000D_
 _x000D_
 Ementa: Dispõe sobre a obrigatoriedade das empresas de telefonia, internet, TV a cabo, energia elétrica e similares, que operam com cabeamento no município de Araripina, de realizarem a retirada de fios inutilizados (inativos) nos postes de sustentação, e dá outras providências</t>
   </si>
   <si>
@@ -1009,485 +1012,485 @@
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>1102</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>1205</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>1175</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>1177</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>1181</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>1183</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>1184</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>1185</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>23</v>
       </c>
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>1189</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>26</v>
       </c>
       <c r="D26" t="s">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>1191</v>
       </c>
       <c r="B27" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
         <v>29</v>
       </c>
       <c r="D27" t="s">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>31</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>1192</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>34</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>1193</v>
       </c>
       <c r="B29" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29" t="s">
         <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>1195</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30" t="s">
         <v>39</v>
       </c>
       <c r="E30" t="s">
         <v>40</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>1208</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
         <v>41</v>
       </c>
       <c r="D31" t="s">
         <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>43</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>1196</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>1211</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E33" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>1209</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
         <v>44</v>
       </c>
       <c r="D34" t="s">
         <v>45</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>1216</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D35" t="s">
         <v>45</v>
       </c>
       <c r="E35" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>1210</v>
       </c>
       <c r="B36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
         <v>47</v>
       </c>
       <c r="D36" t="s">
         <v>45</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>1217</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
         <v>45</v>
       </c>
       <c r="E37" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>1213</v>
       </c>
       <c r="B38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D38" t="s">
         <v>52</v>
       </c>
       <c r="E38" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>1214</v>
       </c>
       <c r="B39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C39" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D39" t="s">
         <v>52</v>
       </c>
       <c r="E39" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>1215</v>
       </c>
       <c r="B40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C40" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D40" t="s">
         <v>52</v>
       </c>
       <c r="E40" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>