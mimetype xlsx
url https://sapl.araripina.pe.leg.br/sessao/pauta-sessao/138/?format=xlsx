--- v0 (2026-04-11)
+++ v1 (2026-06-13)
@@ -97,51 +97,51 @@
 _x000D_
 _x000D_
 EMENTA: Concede “Título de Cidadã Araripinense”, a Sra. “Karine Novais de Macedo Arraes” e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>JOÃO ERLAN DE HOLANDA SILVA</t>
   </si>
   <si>
     <t>EMENTA: Concede “Título de Cidadã Araripinense”, a  Sra. “Dra. Karine Novais de Macedo Arraes”   e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Executivo - EX</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a adequação do salário-base e/ou vencimento dos servidores da Administração Pública Municipal Direta e Indireta ao piso constitucional do salário mínimo nacional, sem caracterizar indexação ou aumento real de remuneração, e dá outras providência.</t>
   </si>
   <si>
-    <t>Aguardando emissão de parecer da comissão</t>
+    <t>Parecer Concluido</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 3 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a concessão e a forma de pagamento da gratificação natalina aos servidores públicos municipais, no âmbito do Município de Araripina, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 4 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a alteração dos valores dos vencimentos do quadro de pessoal de servidores de atividades administrativas e apoio técnico da Secretaria Municipal de Educação de ARARIPINA – PE, contidos no Anexo – II da Lei nº 3158, de 09 de abril de 2025.</t>
   </si>
   <si>
     <t>Indicação nº 17 de 2026</t>
   </si>
   <si>
     <t>LUCIANO WENNER</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº017/2026_x000D_
@@ -650,51 +650,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1068</v>