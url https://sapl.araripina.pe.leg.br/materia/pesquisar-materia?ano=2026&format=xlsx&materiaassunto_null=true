--- v0 (2026-04-04)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1457" uniqueCount="688">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2341" uniqueCount="1080">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -75,132 +75,371 @@
   <si>
     <t>JOÃO ERLAN DE HOLANDA SILVA</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_decreto_legislativo_no_001.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede “Título de Cidadã Araripinense”, a  Sra. “Dra. Karine Novais de Macedo Arraes”   e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/projeto_de_decreto_legislativo.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O JULGAMENTO DAS CONTAS DO PREFEITO MUNICIPAL DE ARARIPINA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023. PROCESSO: 24100495-0."</t>
   </si>
   <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>FRANCIE FERREIRA SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1323/projeto_de_decreto_legislativo_no_003.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2026_x000D_
+_x000D_
+EMENTA: Concede “Título de Cidadão  Araripinense”, ao  Sr. “João Alexandre Neto”   e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Executivo - EX</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/projeto_de_lei_complementar_no_001-2026_-_concede_reajuste_de_54_ao_magisterio.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 001, DE 10 DE JUNHO DE 2026_x000D_
+_x000D_
+Dispõe sobre a atualização dos vencimentos dos profissionais do Magistério Público Municipal, mediante alteração das tabelas salariais previstas nos artigos 1º, 2º e 3º da Lei Municipal nº 3.145/2025, em conformidade com o Piso Salarial Profissional Nacional do Magistério Público da Educação Básica para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1244/projeto_de_emenda_a_lei_organica_001_-_reeleicao_2026_1.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE EMENDA À LEI ORGÂNICA Nº  001/2026._x000D_
+_x000D_
+EMENTA: Altera o art. 23 e o §2º do art. 51 da Lei Orgânica do Município de Araripina para disciplinar o processo de eleição da Mesa Diretora da Câmara Municipal, adequando-o à jurisprudência do Supremo Tribunal Federal e às recomendações do Ministério Público do Estado de Pernambuco.</t>
+  </si>
+  <si>
     <t>1047</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>RAFAEL SAMPAIO</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1047/mocao_de_aplausos.cea_40_anos.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 001/2026._x000D_
 _x000D_
 _x000D_
 A Câmara Municipal de Araripina/PE, no uso de suas atribuições legais, manifesta MOÇÃO DE APLAUSOS à Escola CEA – Centro Educacional do Araripe , pela celebração, neste ano, de seus 40 (quarenta) anos de relevantes serviços prestados à educação no Município de Araripina-PE.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_aplausos_no_002.2026_joao_erlan_de_holanda.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Araripina/PE, Estado de Pernambuco, por meio do  Vereador JOÃO ERLAN DE HOLANDA SILVA, no uso de suas atribuições legais e regimentais, vem perante o Plenário desta Casa Legislativa apresentar a presente, pelo aniversário de fundação do Hospital e Maternidade Santa Maria (HMSM) com 59 anos, fundado em 27.01.1967</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>IZABEL CRISTINA</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/mocao_de_aplausos_no_003.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 003/2026_x000D_
 _x000D_
 A Câmara Municipal de Araripina, por iniciativa da Vereadora Izabel da Saúde, manifesta VOTOS DE APLAUSOS à Agente Comunitária de Saúde Eugênia Modesto e ao Agente de Combate a Endemias Jeferson Ribeiro, pela aprovação do trabalho desenvolvido pelos mesmos na 2ª Amostra Mais Saúde com Agente, iniciativa de alcance nacional promovida pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/mocao_de_aplausos_no_004._joao_erlan_de_holanda.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 004/2026_x000D_
 _x000D_
 A Câmara Municipal de Araripina, por iniciativa do Vereador JOÃO ERLAN DE HOLANDA SILVA, manifesta VOTOS DE APLAUSOS a Equipe da Saúde da Família da Vila Conceição, em virtude dos excelentes resultados alcançados da Avaliação do Programa de Cofinanciamento da APS – Saúde Brasil 360º, referente ao 3 º Quadrimestre 2025, realizado pelo Ministério da Saúde,  a Equipe Dra. Fernanda Delmandes e Emanuelle Bringel  – Médica, Enfermeiro Fábio Gomes e  Luisa Aparecido e Adriciana Coelho – Técnicas de Enfermagem, Joelma Batista, Francisca Lima e Rosemary Gomes – ACS, Antônia – ASG, nosso reconhecimento.</t>
   </si>
   <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>FRANCISCO EDIVALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1237/mocao_de_aplausos.005.2026_-_padre_fernando.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 005/2026._x000D_
+_x000D_
+A Câmara Municipal de Araripina/PE, Estado de Pernambuco, por meio de seu Vereador Presidente, no uso de suas atribuições legais e regimentais, vem perante o Plenário desta Casa Legislativa apresentar a presente:_x000D_
+_x000D_
+MOÇÃO DE APLAUSOS_x000D_
+_x000D_
+Padre Fernando Leite de Araújo</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>LUCIANO BELO</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1264/mocao_de_aplausos_no_006.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 006/2026_x000D_
+_x000D_
+A Câmara Municipal de Araripina, por iniciativa do Vereador LUCIANO BELO LIMA, manifesta VOTOS DE APLAUSOS a JAIRISSON ANDRADE DE SOUSA, Professor e Escritos,  Idealizador do Projeto “Que peixe é esse ? ” - Livro voltado aos professores, que traz uma metodologia de ensino e “O Fantástico Mundo de Nera" - Obra dedicada à educação ambiental a esse Mestre o nosso  reconhecimento.</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1265/mocao_de_aplauso_no_07_historia_da_igreja_adlv.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 007/2026_x000D_
+_x000D_
+A Câmara Municipal de Araripina, por iniciativa do Vereador JOÃO ERLAN DE HOLANDA SILVA, manifesta VOTOS DE APLAUSOS a Igreja Luz da Verdade pelos seus 34 anos de fundação, manifestamos o  nosso  reconhecimento.</t>
+  </si>
+  <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1282/mocao_de_aplausos_no_008.gustavo_fontes.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 008/2026_x000D_
+A Câmara Municipal de Araripina/PE, Estado de Pernambuco, por meio de seu Vereador Presidente, Francisco Edivaldo Alves Pereira, no uso de suas atribuições legais e regimentais, vem perante o Plenário desta Casa Legislativa apresentar a presente:</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1298/mocao.009.rachel_cantarelli.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 009/2026_x000D_
+_x000D_
+A Câmara Municipal de Araripina/PE, Estado de Pernambuco, por meio do seu Vereador Presidente, Francisco Edivaldo Alves Pereira, no uso de suas atribuições legais e regimentais, vem, perante o Plenário desta Casa Legislativa, apresentar a presente:</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1288/mocao.010.dia_enfermagem.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 010/2026_x000D_
+A Câmara Municipal de Araripina/PE, Estado de Pernambuco, por meio de seu Vereador Presidente, Rafael Bezerra Sampaio, no uso de suas atribuições legais e regimentais, vem perante o Plenário desta Casa Legislativa apresentar a presente:</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/mocao_de_aplausos_no_011.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 011/2026_x000D_
+_x000D_
+EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE ARARIPINA ESTADO DE PERNAMBUCO._x000D_
+O Vereador Rafael Bezerra Sampaio, com assento nesta Casa Legislativa, no uso de suas prerrogativas regimentais, requer, após ouvido o  Plenário, que seja encaminhada ao Sr. WILSON XAVIER SAMPAIO FILHO ( BOBA SAMPAIO),  MOÇÃO DE APLAUSOS E RECONHECIMENTO, pelos relevantes serviços prestados ao nosso município.</t>
+  </si>
+  <si>
     <t>1194</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SEBASTIÃO DIAS</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/req.001.audiencia_publica.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº001/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: Requerer a realização de uma Audiência Pública para discutir a possibilidade e viabilidade da parceria ou formalização de convênios entre a Prefeitura Municipal de Araripina, através da Secretaria Executiva de Proteção aos Animais, Organizações Não Governamentais (ONGs) e demais entidades para a promoção da causa animal no município.</t>
   </si>
   <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/requerimento_no_002.faixa_de_pedestres.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº002/2026 _x000D_
+EMENTA: Solicita a implantação de faixa de pedestres na BR-316, km 24, no trecho que liga os bairros Cavalete I e Vila Bringel ao Centro de Araripina/PE._x000D_
+Senhor Diretor do DENIT – Departamento Nacional de Infraestrutura de Transportes,</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/req._003.implantacao_de_redutores_de_velocidade.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº003/2026_x000D_
+_x000D_
+EMENTA: Solicita a implantação de redutores de velocidade na BR-316, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1266/req.004_-_implanon__no_ambito_do_sus.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 004/2026_x000D_
+EMENTA: Solicita, com urgência, informações à Ilma. Sra. Secretária Municipal de Saúde de Araripina – Patrícia Cadeira Novais, acerca da oferta do implante contraceptivo subdérmico Implanon no âmbito do SUS municipal de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1281</t>
+  </si>
+  <si>
+    <t>NAICON ARRUDA SOUSA</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento.005.esclarecimentosaos_autonomos.area.odontologia.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº005/2026_x000D_
+EMENTA: Requer ao Poder Executivo Municipal esclarecimentos acerca da cobrança da taxa de Licenciamento Anual – 2026 (Fiscalização), direcionada aos profissionais autônomos da área de odontologia no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>EVANDRO DELMONDES</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/requerimento.006_gov.raquel_lira.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 006/2026_x000D_
+EMENTA: Requerendo de Vossa Excelência, a Governadora Raquel Lyra, a extensão do Projeto da Adutora de Negreiros, para abastecer o Distrito de Bom Jardim do Araripe, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/requerimento.007.adutora_negreiro.vila_serrania.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 007/2026_x000D_
+EMENTA: Requerendo de Vossa Excelência, a Governadora Raquel Lyra, a extensão do Projeto da Adutora de Negreiros, para abastecer o distrito de Vila Serrania, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>LUCIANO WENNER</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/requerimento.008.gov.raquel_lira.docx</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 008/2026_x000D_
+EMENTA: Requerendo de Vossa Excelência, a Governadora Raquel Lyra, a extensão do Projeto da Adutora de Negreiros para abastecer as seguintes localidades: Sítio Saúna, Sítio Torrinha, Sítio Aperto, Sítio Santana, Sítio Baixio, Sítio DNOCS I e II, Sítio Jardim, Povoado da Feira Nova, Cajueiro, Samambaia e Povoado do Cavaco, no município de Araripina.</t>
+  </si>
+  <si>
     <t>1067</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJR e COF - Comissão de Justiça e Redação | Comissão de Orçamento e Finanças</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/</t>
   </si>
   <si>
     <t>PARECER Nº 001/2026 DA COMISSÃO DE JUSTIÇA DE REDAÇÃO e ORÇAMENTO E FINANÇAS _x000D_
 _x000D_
 Ref. Projeto de Lei nº 001/2026, que Dispõe sobre a concessão, os critérios de pagamento e a prestação de contas de diárias no âmbito da Administração Pública Municipal de Araripina, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_no_002-2026__salario_minimo.docx</t>
   </si>
@@ -212,132 +451,111 @@
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>PARECER Nº 003/2026 DA COMISSÃO DE JUSTIÇA DE REDAÇÃO e ORÇAMENTO E FINANÇAS _x000D_
 _x000D_
 Ref. Projeto de Lei nº 003/2026, que Dispõe sobre a concessão e a forma de pagamento da gratificação natalina aos servidores públicos municipais, no âmbito do Município de Araripina e dá outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/relatorio_e_parecer_n_004-2026_-_ple_004-2026_-_reajuste_salarial_-_servidores_educacao_1.doc</t>
   </si>
   <si>
     <t>Araripina-PE, 19 de janeiro de 2026._x000D_
 _x000D_
 PARECER Nº 004/2026 DA COMISSÃO DE JUSTIÇA DE REDAÇÃO e ORÇAMENTO E FINANÇAS _x000D_
 _x000D_
 Ref. Projeto de Lei nº 004/2026, que Dispõe sobre a alteração dos valores dos vencimentos do quadro de pessoal de servidores de atividades administrativas e apoio técnico da Secretaria Municipal de Educação de ARARIPINA – PE, contidos no Anexo – II da Lei nº 3158, de 09 de abril de 2025.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/parecer_n_005-2026_dra_karine.docx</t>
   </si>
   <si>
     <t>PARECER Nº 05/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO. _x000D_
 _x000D_
 _x000D_
 EMENTA: Concede “Título de Cidadã Araripinense”, a Sra. “Karine Novais de Macedo Arraes” e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_no_006.2026_cria_cargo_de_biomedico.docx</t>
   </si>
   <si>
     <t>PARECER N .006/2026_x000D_
 _x000D_
 Araripina-PE, 27 de janeiro de 2026._x000D_
 PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO E ORÇAMENTO E FINANÇAS. _x000D_
 EMENTA: Acrescenta dispositivos à Lei Municipal nº 3.099, de 13 de novembro de 2023, especialmente no seu Anexo I, para ampliação de vagas de cargos existentes no Quadro de Pessoal Permanente da Estrutura Administrativa do Município de Araripina - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_07-2026_-_pe_na_faixa.docx</t>
   </si>
   <si>
     <t>PARECER Nº07/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 EMENTA: Institui o Projeto “Pé na Faixa, Pé no Freio”, no Município de Araripina, e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>PARECER Nº08-2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
 _x000D_
 EMENTA: Institui o Dia do Aposentado e Pensionista do ARARIPREV no âmbito do Município de Araripina e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>PARECER nº 009/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO _x000D_
 _x000D_
 Ref. Denomina de “MARIA MAGNÓLIA PIRES CANTARELLI JORDÃO” a Escola Padrão FNDE de 13 salas, localizada no Bairro Alto da Boa Vista, neste Município de Araripina-PE.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>PARECER 010/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO E ORCAMENTO E FINANÇAS _x000D_
 _x000D_
 Ref. Projeto de Lei nº 009/2026, que Cria o Fundo Municipal de Turismo do Município de Araripina – FMTUR, e dá outras providências e dá providências.</t>
   </si>
   <si>
     <t>1149</t>
-  </si>
-[...1 lines deleted...]
-    <t>11</t>
   </si>
   <si>
     <t>PARECER Nº 11/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
 _x000D_
 EMENTA: Dispõe sobre a inclusão de QR Code contendo informações biográficas do homenageado nas placas de identificação de logradouros, vias, praças e demais bens públicos que receberem denominação em homenagem a pessoas no Município de Araripina-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/parecer_no_012_ao_projeto_de_lei_do_executivo.010.2026.docx</t>
   </si>
   <si>
     <t>PARECER Nº 012/2026 DA COMISSÃO DE JUSTIÇA DE REDAÇÃO e ORÇAMENTO E FINANÇAS _x000D_
 _x000D_
 Ref. Projeto de Lei nº 010/2026, que Dispõe sobre  a regulamentação das atividades de gestão e fiscalização de contratos administrativos no âmbito da Secretaria Municipal de Educação, estabelece as atribuições e os requisitos para a designação de gestores e fiscais de contratos, institui a Gratificação Especial - GE, e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>13</t>
@@ -428,91 +646,297 @@
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PARECER Nº 019 DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
 _x000D_
 Ementa: Altera as alíquotas de contribuição previdenciária ao Regime Próprio de Previdência Social do Município de Araripina decorrentes da Avaliação Atuarial 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PARECER Nº 020/2026 DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E_x000D_
 DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 Ementa: Dispõe sobre a criação do Conselho Municipal de Proteção e Defesa dos Animais – CONDEPA e do Fundo Municipal de Proteção e Defesa dos Animais, e dá outras providências.</t>
   </si>
   <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1243/parecer_n_21_ple_18-2026.docx</t>
+  </si>
+  <si>
+    <t>PARECER N. 021/2026 COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
+_x000D_
+Ementa: Dispõe sobre a alteração dos Arts. 6º e 7º e dos Anexos I e III da Lei nº 3.158/2025,  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1248/parecer_022_emenda_a_lei_organica.docx</t>
+  </si>
+  <si>
+    <t>PARECER Nº 022/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
+_x000D_
+EMENTA: Altera o art. 23 e o §2º do art. 51 da Lei Orgânica do Município de Araripina para disciplinar o processo de eleição da Mesa Diretora da Câmara Municipal, adequando-o à jurisprudência do Supremo Tribunal Federal e às recomendações do Ministério Público do Estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1271/parecer_n_o_023__pll_016_-2026.docx</t>
+  </si>
+  <si>
+    <t>PARECER Nº 023/2026  DA COMISSÃO DE JUSTIÇA E REDAÇÃO._x000D_
+_x000D_
+Ementa: Dispõe sobre a obrigatoriedade de afixação de placa informativa em imóveis alugados pelo Município de Araripina, contendo informações sobre o contrato de locação.</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1272/parecer_no_024__ple_021-2026.docx</t>
+  </si>
+  <si>
+    <t>PARECER N. 024/2026  DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
+_x000D_
+Ementa: Dispõe sobre a criação do Conselho Municipal de Ciência, Tecnologia e Inovação – CMCTI, institui a Política Municipal de Ciência, Tecnologia e Inovação, e cria o Fundo Municipal de Ciência, Tecnologia e Inovação – FMCTI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/relatorio_e_parecer_no_025_-__pll_-_017-_denominacao_de_creche_vo_espedito.doc</t>
+  </si>
+  <si>
+    <t>PARECER nº 025 /2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
+_x000D_
+Ref. Denomina de “ CRECHE VÔ EXPEDITO”  A CRECHE LOCALIZADA NO DISTRITO DE GERGELIM, NESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1315/relatorio_e_parecer_-026___pll_-_019-_denominacao_de_escola_municipal_domingos_cordeiroda_cruz.doc</t>
+  </si>
+  <si>
+    <t>PARECER nº 026/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
+_x000D_
+Ref. FICA DENOMINADA DE “ESCOLA MUNICIPAL DOMINGOS CORDEIRO DA CRUZ”A ESCOLA DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL, LOCALIZADA NO SÍTIO CATOLÉ DOS CORDEIROS – LAGOA DO BARRO,  NESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1316/relatorio_e_parecer_no_27_criacao_de_cargos_de_assistente_social_e_psicologo.doc</t>
+  </si>
+  <si>
+    <t>PARECER  nº 027/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO E ORÇAMENTO E FINANÇAS _x000D_
+_x000D_
+Ref. Projeto de Lei n° 022/2026 que Altera o Anexo VI da Lei Municipal nº 2.549, de 15 de dezembro de 2009, para ampliar o quantitativo de vagas de cargos efetivos integrantes do Quadro de Pessoal Permanente da Estrutura Administrativa do Município de Araripina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1317/relatorio_e_parecer_028_-_inclusao_de_categoria_de_motoristas_na_lei_das_diarias.doc</t>
+  </si>
+  <si>
+    <t>PARECER  nº 028/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO E ORÇAMENTO E FINANÇAS _x000D_
+_x000D_
+Ref. Projeto de Lei n° 023/2026 que Altera a Lei Municipal nº 3.240, de 31 de março de 2026, para incluir categoria específica de agentes públicos no Anexo I, destinada a motoristas oficiais, condutores de ambulância e profissionais da saúde em deslocamentos a serviço da Administração Pública Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1318/relatorio_e_parecer__no_29_-mudanca_de_instituicao_cessionario_de_bem_publico_-_associacao_de_taxistas.doc</t>
+  </si>
+  <si>
+    <t>PARECER  nº 029/20226 DA COMISSÃO DE JUSTIÇA E REDAÇÃO _x000D_
+_x000D_
+Ref. Projeto de Lei n° 020/2026 que Altera a Lei nº 3.019, de 29 de abril de 2022, para substituir a entidade beneficiária da cessão de uso do imóvel público correspondente onde era instalada a Escola Manoel Alves Batista, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/relatorio_e_parecer_no_030_-__ple_-_024_-2026_-_institui_a_secretaria_de_seguranca_publica.doc</t>
+  </si>
+  <si>
+    <t>PARECER Nº 030    /2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO e ORÇAMENTO E FINANÇAS_x000D_
+_x000D_
+PROJETO DE LEI Nº 024/2026_x000D_
+_x000D_
+“Institui o Sistema Municipal de Segurança Pública e Defesa Social do Município de Araripina; cria a Secretaria Municipal de Segurança Pública e Defesa Social; define competências, atribuições e estrutura administrativa; cria e incorpora cargos em comissão à estrutura organizacional do Poder Executivo Municipal prevista na Lei Municipal nº 3.142, de 06 de fevereiro de 2025; altera os Anexos I e II da referida Lei; e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/relatorio_e_parecer_no_031_-__ple_-_025-_institui_fundo_e_conselho_de_seguranca_publica.doc</t>
+  </si>
+  <si>
+    <t>PARECER  Nº  031/2026   DA COMISSÃO DE JUSTIÇA E REDAÇÃO E ORÇAMENTO E FINANÇAS_x000D_
+_x000D_
+EMENTA: Institui o Fundo Municipal de Segurança Pública e Defesa Social do Município de Araripina – FUMSEP, cria o Conselho Municipal de Segurança Pública e Defesa Social – CMSPDS, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/relatorio_e_parecer_no_032__ple_-_026-_revogao_art._168_do_ctm_1.doc</t>
+  </si>
+  <si>
+    <t>PARECER nº 032  /2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO e ORÇAMENTO E FINANÇAS_x000D_
+_x000D_
+Ementa: Revoga o parágrafo único do Art. 168 da Lei Municipal nº 2.888/2017 – Código Tributário do Município de Araripina.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/relatorio_e_parecer_no__033_-__pll_-_020-_denominacao_de_creche_maria_das_dores_dias.doc</t>
+  </si>
+  <si>
+    <t>PARECER nº 033 /2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
+_x000D_
+Ref. Denomina de “MARIA DAS DORES DIAS”  A CRECHE LOCALIZADA NO DISTRITO DE NASCENTE, NESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/relatorio_e_parecer_n_o_034-__pll_-_021-_denominacao_de_rua_-_nascente.doc</t>
+  </si>
+  <si>
+    <t>PARECER nº 034/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
+_x000D_
+Ref. Denomina de “BERNARDINO MATIAS DE MACEDO”  A RUA LOCALIZADAO LADO DA RUA RAIMUNDO CORDEIRO COM TRAVESSA DA RUA CAIXA D´´AGUA,  LOCALIZADA NO DISTRITO DE NASCENTE, NESTE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/relatorio_e_parecer_no_035_-_aumento_professores_-_plc_no_001-2026.doc</t>
+  </si>
+  <si>
+    <t>PARECER Nº 035/2026_x000D_
+ DA COMISSÃO DE JUSTIÇA E REDAÇÃO, ORCAMENTO E FINANÇAS _x000D_
+Ref. Projeto de Lei Complementar nº 001/2026, Dispõe sobre a atualização dos vencimentos dos profissionais do Magistério Público Municipal, mediante alteração das tabelas salariais previstas nos artigos 1º, 2º e 3º da Lei Municipal nº 3.145/2025, em conformidade com o Piso Salarial Profissional Nacional do Magistério Público da Educação Básica para o exercício de 2026, e dá outras providências</t>
+  </si>
+  <si>
     <t>1032</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ÂNGELA DE ALENCAR</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao.001.2026_iluminacao_para_distrito_industrial.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2026 _x000D_
 _x000D_
 _x000D_
   _x000D_
 EMENTA:  solicitando ao PODER EXECUTIVO MUNICIPAL, que seja realizada a instalação de iluminação pública no Distrito Industrial – Araripina-PE.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>FRANCIE FERREIRA SANTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao.002.calcamento.saneamento.rua.raimundo_cordeiro.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº002/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: Indico ao PODER EXECUTIVO MUNICIPAL, Calçamento e Saneamento Básico para a Rua Raimundo Cordeiro e Silva, localizada no Distrito de Nascente – Araripina/PE.</t>
   </si>
   <si>
     <t>1035</t>
-  </si>
-[...1 lines deleted...]
-    <t>EVANDRO DELMONDES</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao.003.manta.asfaltica.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº003/2026_x000D_
 _x000D_
 EMENTA:  Indico ao Exmº. Sr., Deputado Federal, “FERNANDO FILHO” Manta Asfáltica para as principais ruas do Distrito de Bom Jardim do Araripe – Araripina PE.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao.004.pavimentacao.asfaltica.rancharia.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2026_x000D_
 _x000D_
 EMENTA: indico ao Exmº Senhor Prefeito, “EVILÁSIO MATEUS DA SILVA CARDOSO” Construção asfáltica, paralelepípedo, intertravado ou similares em todas as ruas que se encontram sem calçamentos no  Distrito de Bom Jardim do Araripe - Araripina PE.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>JOÃO SILVANIO</t>
@@ -529,92 +953,83 @@
     <t>1038</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao.006.pavimentacao_asfaltica.ruas.avenidas.dist._morais.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº006/2026._x000D_
 _x000D_
 EMENTA: Solicita ao Poder Executivo Municipal Pavimentação Asfáltica nas seguintes ruas e avenidas no Distrito e Morais - município de Araripina/PE.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/indicacao.007.calcamento.estrada_vicinal.que_liga.sr.veinho.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2026 _x000D_
  _x000D_
 EMENTA:  solicitando ao PODER EXECUTIVO MUNICIPAL, que seja realizado o calçamento da estrada vicinal que interliga a residência do senhor Veinho até a Capela da comunidade, ambas localizadas no Sítio Lagoinha I, Araripina – PE.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>LUCIANO WENNER</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/inicacao.008.pvimentacao_asfaltica_para_diversas_ruas_e_bairros.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº008/2026_x000D_
 _x000D_
 EMENTA: Indica ao Poder Executivo Municipal a pavimentação asfáltica de diversas ruas do município de Araripina–PE.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/indicacao.009.patrulhamento_e_picarramento_para_varias_estradas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº009/2026_x000D_
 _x000D_
 EMENTA: Indica ao Poder Executivo Municipal a realização de patrulhamento e piçarramento em diversas estradas do Município de Araripina–PE.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>LUCIANO BELO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/indicacao.010.pavimetacao_asfaltica_ruas_santa_rita_e_santos_dumont.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2026_x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, Pavimentação Asfáltica nas ruas Santa Rita I e II, como também na rua Santos  Dumont - Araripina/PE.</t>
   </si>
   <si>
     <t>1043</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAICON ARRUDA SOUSA</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao.011.2026.reforma_da_aeda.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº011/2026_x000D_
 _x000D_
 EMENTA: Indico ao Poder Executivo Municipal a realização de reforma no prédio da AEDA – Autarquia Educacional do Araripe, no município de Araripina/PE.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao.012.reforma_praca_abv.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº012/2026_x000D_
 _x000D_
 EMENTA: Indico ao Poder Executivo Municipal, a realização de reforma da Praça, localizada entre as ruas: Padre Cícero e rua São Benedito, Alto da Boa Vista, no município de Araripina/PE.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/indicacao.013.iluminacao_da_perimetral.docx</t>
@@ -694,268 +1109,220 @@
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2026_x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA: Indico ao PODER EXECUTIVO MUNICIPAL ”,  que seja reparada a cratera provocada pelas chuvas na rua Welington Gomes Félix, Alto da Boa Vista.– Araripina/PE.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao.020.reparos_nos_buracos_existentes_na_rua_joao_martins_vieira.alto_dos_cordeiros.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2026 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EMENTA:  solicitando ao PODER EXECUTIVO MUNICIPAL, que seja realizada uma correção do buraco existente na Rua João Martins Vieira - Vila Santa Isabel,  iniciando no Alto dos Cordeiros – Araripina-PE.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao.021.13o_salario._garis.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº21/2026_x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA:  Indico ao PODER EXECUTIVO MUNICIPAL, o pagamento do 13° salário dos garis - Araripina/PE.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao.022.recuperacao_ladeira_serra_do_aperto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº022/2026_x000D_
 _x000D_
 EMENTA: Indica ao PODER EXECUTIVO MUNICIPAL,  recuperação da Ladeira da Serra do Aperto, localizada neste município.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao.023.quadras_e_campos_society.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº023/2026_x000D_
 _x000D_
 EMENTA: Indica ao Poder Executivo Municipal e ao Deputado Federal Fernamdo Filho, construção de Quadras Poliesportivas e Campos Society, do Município de Araripina–PE.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao.024.implantacao_de_quebra_molas_em_morais.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2026_x000D_
 _x000D_
 EMENTA: Indica ao Poder Executivo Municipal a implantação de quebra-molas (redutores de velocidade) em ruas do Distrito de Morais, no município de Araripina/PE.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao.025.calcamento.ruas_do_morais.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2026_x000D_
 _x000D_
 EMENTA: Indica ao PODER EXECUTIVO MUNICIPAL, que seja feito calçamento em ruas do Distrito de Morais, Araripina/PE.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao.027.regularizacao_fundiaria.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2026_x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA:  Indico ao”PODER EXECUTIVO MUNICIPAL”, que seja feita a regularização Fundiária Urbana do Bairro Universitário  - Araripina/PE.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao.27.pavimentacao.asfaltica.nascente.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº027/2026_x000D_
 _x000D_
 EMENTA: Indico ao PODER EXECUTIVO MUNICIPAL, para que seja  feita Pavimentação Asfáltica de diversas ruas do Distrito de Nascente, no Município de Araripina/PE.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao.028.iluminacao_do_mirante_da_serra_do_aperto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº028/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: Indico ao Poder Executivo Municipal,  que seja implementado a iluminação do Mirante na Serra do Aperto – Araripina/PE.</t>
   </si>
   <si>
     <t>1078</t>
-  </si>
-[...4 lines deleted...]
-    <t>FRANCISCO EDIVALDO</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao.029.sinalizacao_das_ruas_raimunda_reis_e_genesio_pereira.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº29/2026_x000D_
 EMENTA: Solicita ao Poder Executivo Municipal a implantação de sinalização horizontal e vertical nas ruas Raimunda Reis Alencar e Genésio Pereira de Melo  - Araripina/PE.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>MANOEL DE JESUS</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao.030.praca_em_frente_hospital_do_cancer.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº030/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, a construção de uma pracinha em frente ao Hospital do Câncer- Araripina/PE.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>DIVONA</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao.031.quadra.serra_do_sombrio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº31/2026._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA:  solicito  ao Excelentíssimo Senhor Prefeito Municipal de Araripina, uma Quadra Poliesportiva na Serra do Sombrio - Araripina/PE.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao.032.reforma_da_praca_maria_justina.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº32/2026._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA:  Solicita ao Excelentíssimo Senhor Prefeito Municipal de Araripina a reforma da Praça Maria Justina, localizada no Distrito de Bom Jardim do Araripe, no município de Araripina/PE.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao.033.calcamento_de_varias_ruas_da_vila_sampaio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº033/2026._x000D_
 _x000D_
 _x000D_
 MENTA: Solicita ao Poder Executivo Municipal que seja feito um Calçadão em frente ao Cemitério, no Distrito de Morais, município de Araripina-PE.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/9indicacao.034.pavimentacao_asfaltica_para_ruas_raimundo_gomes_e_duque_de_caxias.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº034/2026_x000D_
 _x000D_
 EMENTA: Indica ao Poder Executivo Municipal a pavimentação asfáltica das Ruas Raimundo Gomes de Souza e Duque de Caxias, ambas localizadas no Centro de Araripina/PE.</t>
   </si>
   <si>
     <t>1085</t>
-  </si>
-[...1 lines deleted...]
-    <t>35</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao.035.varias_reformas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2026_x000D_
 EMENTA: Indica ao Poder Executivo Municipal, a reforma da Arena Joaquim Afonso Modesto e do espaço da amostra de caprinos e ovinos, localizados no Parque Três Vaqueiros, bem como a construção de um espaço destinado ao resgate da Feira do Gado, no mesmo local, no município de Araripina/PE.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/indicacao.036.reforma_e_amplkiacao_do_posto_de_saude_da_vila_conceicao.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº036/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: Indica ao Poder Executivo Municipal, a reforma e ampliação do Posto de Saúde do Bairro Vila Conceição, no município de Araripina/PE.</t>
   </si>
   <si>
     <t>1087</t>
@@ -1874,83 +2241,798 @@
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao.100.reforma_e_picarramento_de_estradas._serra_da_rancharia.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº100/2026._x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA:  Solicita ao Excelentíssimo Senhor Prefeito Municipal de Araripina, reforma com piçarramento da estrada da serra da rancharia até a serra do azulão, localizada em Bom Jesus do Araripe – Araripina/PE.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao.101.ammtt.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº101/2026._x000D_
 _x000D_
 EMENTA: Solicita ao Poder Executivo Municipal, intervir junto ao Secretário da AMMTT – Autarquia Municipal de Mobilidade, Trânsito e Transporte, para que seja implantada placa de sinalização e faixa de pedestre em frente à escola nova do Distrito do Morais.</t>
   </si>
   <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao.102.redutores_de_velocidade.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº102/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a instalação de dois redutores de velocidade (quebra-molas) nas duas vias (subida e descida) da Rua Régis Pereira, no Distrito de Gergelim – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao.103.saneamento_basico.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº103/2026_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a implementação de saneamento básico e  pavimentação na Travessa Florentino Alves Batista, no município de Araripina/PE._x000D_
+INDICAÇÃO_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal a necessidade de implementar o serviço de saneamento básico e pavimentação na Travessa Florentino Alves Batista, localizada no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao.104_-_quebra-molas_na_vila_batista.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 104/2026_x000D_
+_x000D_
+_x000D_
+_x000D_
+EMENTA: Indico ao PODER EXECUTIVO MUNICIPAL, colocação de quebra-molas na Vila Batista – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao.105._pavimentacao_asfaltica_povoado_de_feira_nova.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 105/2026_x000D_
+_x000D_
+_x000D_
+EMENTA: Indico ao PODER EXECUTIVO MUNICIPAL, Pavimentação Asfáltica da Avenida Central, Povoado de Feira Nova – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao.106.presenca_de_bombeiros.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº106/2026._x000D_
+EMENTA:_x000D_
+Indico ao Poder Executivo Municipal que seja obrigatória a presença de Bombeiros Civis, ou de empresas especializadas na prestação de serviços de Bombeiros Civis, durante a realização de eventos públicos e/ou privados no município de Araripina/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao.107.construcao_de_praca_recreativa.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº107/2026_x000D_
+_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a construção de uma praça de recreação em frente à Escola Virgílio Coelho, localizada no Distrito de Nascente, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao.108.lombadas_adelino.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 108/2026_x000D_
+_x000D_
+EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, solicitar a instalação de redutores de velocidade (lombadas) na Rua Projetada 3, localizada no Conjunto Nossa Senhora do Carmo, especificamente em frente ao prédio onde funciona a Escola Municipal do Adelino – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1239/indicacao.109.tea.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº109/2026_x000D_
+EMENTA: Indico ao Poder Executivo Municipal, instituir a obrigatoriedade de adaptação da Alimentação Escolar na Rede Municipal de Ensino para alunos diagnosticados com transtorno do espectro autista (TEA), que apresentem seletividade alimentar.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1240/indicacao.110.reparo_de_estrada_do_sitio_cansancao.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº110/2026_x000D_
+_x000D_
+EMENTA: Indico ao Poder Executivo Municipal que sejam realizados serviços de reparo e manutenção nas estradas do Sítio Cansanção, localizado no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao.111.reforma_e_construcao_abrigo_de_passageiros_morais.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº111/2026._x000D_
+_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a reforma do abrigo de passageiros localizado no Distrito do Morais, bem como a construção de um novo abrigo de passageiros na Vila Sampaio, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1242/indicacao.112.quadra_poliesportivamcoberta_morais.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº112/2026._x000D_
+_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal que seja construída uma quadra poliesportiva coberta no Distrito de Morais, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1247/indicacao.113.calcamento.pav.saneamento.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº113/2026_x000D_
+_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a realização de obras de saneamento básico, pavimentação e calçamento na Rua São Benedito, localizada no bairro Alto da Boa Vista, no município de Araripina-PE.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao.114.reforma_e_revitalizacao_do_asfalto_no_acesso_que_liga_o_loteamento_pinheiro_ao_sitio.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº114/2026_x000D_
+_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a reforma e revitalização do asfalto no acesso que liga o Loteamento Pinheiro ao Sítio Sauna, ao lado do novo atacarejo, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao.115.coreecao_de_buraco_rua_alzenir.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 115/2026 _x000D_
+_x000D_
+_x000D_
+ _x000D_
+EMENTA:  solicitando ao PODER EXECUTIVO MUNICIPAL,  que seja realizada a correção de um buraco existente na Rua Alzira Ferreira da Silva (antiga rua 7), localizada no bairro Universitário – Araripina-PE.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao.116.semaforo_na_rua_11.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº116/2026_x000D_
+_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a instalação de semáforo na Rua 11 de Setembro, no cruzamento próximo à Escola Padre Luiz Gonzaga, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1255/indicacao.117fardamentos_e_insumos_acs_e_ace.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº117/2026_x000D_
+_x000D_
+EMENTA: Solicita o fornecimento regular de fardamento e insumos de trabalho para os Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no município de Araripina-PE.</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1256/indicacao.118.recuperacao_de_estradas.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 118/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura, a adoção de providências para a recuperação das estradas utilizadas como rotas do transporte escolar nos Sítios Cansanção, Talhado Branco, Feira Nova, Saquinho e Samambaia, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao.119.criacao_fumars.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº119/2026_x000D_
+_x000D_
+_x000D_
+EMENTA:  Indico ao PODER EXECUTIVO MUNICIPAL, a criação do Fundo Municipal de Amparo e Reintegração Social (FUMARS).</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao.120.restauracao_do_campo_chapada_sta_rosa.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 120/2026_x000D_
+ _x000D_
+EMENTA: Indico ao Poder Executivo Municipal a restauração do campo localizado na Chapada Santa Rosa, no município de Araripina–PE.</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1262/indicacao.121.iluminacao_lateral_sesi.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 121/2026._x000D_
+_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a implantação de iluminação pública na rua sem denominação, localizada lateralmente ao SESI, situada no Parque 3 Vaqueiros, no município de Araripina–PE.</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1267/indicacao.122_tapa_buraco_e_pavimentacao_de_ruas.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº122/2026_x000D_
+_x000D_
+EMENTA: Indico ao Poder Executivo Municipal, que seja realizada operação tapa-buracos, bem como o reforço da pavimentação asfáltica nas Ruas da Liberdade e Pedro José Rodrigues, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1268/indicacao.123_pavimentacao_asfaltica.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 123/2026_x000D_
+_x000D_
+EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, que seja realizada, em caráter de urgência, a pavimentação asfáltica da Rua Pedro Barreto de Alencar, no trecho compreendido entre a Feirinha das Frutas e a Rua do Padre.</t>
+  </si>
+  <si>
+    <t>1270</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao.124..docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº124/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal, a  recuperação de estradas prioriando o acesso lateral do distrito Bom Jardim do Ararípe, que sai após o posto de gasolina, recuperando também as estradas dos sítios: Vira Mão, Marinheiro, Barra do Riacho, Minador, Pajeú, Lagoa Redonda e sítios e serras – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1276/indicacao.125.estudo_tecnico.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº125/2026_x000D_
+_x000D_
+EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, a realização de estudos de viabilidade técnica e orçamentária para a criação e implantação de um Centro Municipal de Educação Infantil (CMEI) na Serra do Simões, comunidade dos Tanicos, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao.126.sala_azul_esc.dionisio.morais.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº126/2026._x000D_
+_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal, uma Sala Azul para a Escola Dionísio Bom de Oliveira, Distrito de Morais, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1278/indicacao.127.calcamento_vila_ponta_da_serra.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº127/2026._x000D_
+EMENTA: Solicita ao Poder Executivo Municipal o calçamento das principais ruas da Vila Ponta da Serra, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1280/indicacao.128.reforma_esf_abv-ii.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 128/2026_x000D_
+EMENTA: Indico ao Poder Executivo Municipal a reforma do ESF – Estratégia de Saúde da Família do Alto da Boa Vista II, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao.129.recuperacao_de_estradas.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 129/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a recuperação das seguintes estradas da Zona Rural deste Município:_x000D_
+•	Sítio Santana; _x000D_
+•	Aperto; _x000D_
+•	Saco do Gato DNOCS; _x000D_
+•	Baixio; _x000D_
+•	Boqueirão; _x000D_
+•	Sítio Lagoinha II; _x000D_
+•	Sítio Cipó – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao.130.reforma_.ampliacao.praca.sitio_santana.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 130/2026_x000D_
+_x000D_
+EMENTA: Indica ao Poder Executivo Municipal a Reforma e Ampliação da Praça da Capela do Sítio Santana, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1287/indicacao.131.limpeza_cemiterio_rancharia.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 131/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal, em regime de urgência, a realização de serviços de limpeza e manutenção no cemitério público do Sítio Tanque Novo, próximo à Rancharia, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao.132.roco_estrada_rancharia__araripina.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 132/2026_x000D_
+_x000D_
+EMENTA: Solicita ao Excelentíssimo Senhor Prefeito Municipal de Araripina o roço da estrada que liga o Distrito de Bom Jardim do Araripe à sede do Município de Araripina/PE, localizada em Bom Jesus do Araripe – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao.133.pccv_para_apreciacao_e_votacao.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 133/2026_x000D_
+EMENTA: Indico ao Poder Executivo Municipal que seja encaminhado à Câmara Municipal, para apreciação e votação, o Plano de Cargos, Carreira e Vencimentos (PCCV) dos professores, bem como seja efetuado o pagamento retroativo do reajuste do Piso Salarial Nacional do Magistério, no percentual de 5,4%, aos professores da Rede Municipal de Ensino do município de Araripina.</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1310/indicacao.134.esgoto_vila_conceicao_passando_pela_br_316_km_215.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 134/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura, que seja realizada a ampliação e melhoria significativa da rede de esgoto do Bairro Vila Conceição, passando pela BR-316, KM 21,5, seguindo pelo Bairro Expedito Arraes e interligando-se ao Canal São Pedro, com o objetivo de evitar futuros transtornos à população.</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/indicacao.135.instalacao_de_lixeiras.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº135/2026_x000D_
+_x000D_
+EMENTA:  Indico ao”PODER EXECUTIVO MUNICIPAL”, por meio da Secretaria competente, a instalação de lixeiras suspensas comunitárias em bairros e comunidades do município de , especialmente nas localidades onde a coleta de lixo ocorre apenas três vezes por semana.</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao.136.recuperacao_de_estradas.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº136/2026_x000D_
+_x000D_
+_x000D_
+EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, que continue a recuperação das estradas das serras do minador e marinheiro, incluindo tanto a estrada principal, quanto as vicinais.</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao.137.manutencao_de_energia.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 137/2026_x000D_
+EMENTA: Indico ao Poder Executivo Municipal a reposição e manutenção da iluminação pública da PE-615, no trecho que liga o trevo da BR-316 à Vila Santa Maria, dando acesso também à Vila Três Vaqueiros e ao SESI, atendendo às reivindicações da população em razão da escuridão e da insegurança no local.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao.138.iluminacao_dnocs.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 138/2026_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a implantação de iluminação pública no Sítio DNOCS, zona rural do município de Araripina.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao.139.reforma_de_estradas.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 139/2026_x000D_
+_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a reforma das estradas das seguintes regiões: Estrada Principal da Cipaúba, Sítio Geraldo, Sítio Ramalhete, Sítio Ventania, Sítio Graça, Alto Sereno, Sangradouro, Sítio Batinga, Santo Antônio e Sítio Pau D’Arco, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao140iluminacao.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 140/2026_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a implantação de iluminação pública na avenida principal, iniciando na Vila Sampaio, em frente à Escola Municipal Dionísio Bom de Oliveira, até as fábricas de gesso do Distrito de Morais, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao.141.saneamento_bairro_tres_vaqueiro.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 141/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal que seja realizado saneamento básico nas seguintes localidades: Bairro Canastra, Vila Três Vaqueiros e Bairro Bela Vista, no município de Araripina._x000D_
+Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, solicitando a realização de obras de saneamento básico nas localidades abaixo relacionadas:_x000D_
+•	Bairro Canastra; _x000D_
+•	Vila Três Vaqueiros; _x000D_
+•	Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/indicacao.142.calcamento_rua_antonio_regis.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 142/2026_x000D_
+EMENTA: Indica ao Poder Executivo Municipal que seja realizado o calçamento da Rua Antonio Régis Oliveira, localizada no Bairro Bomba, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/indicacao.143.reforma_da_quadra_jose_rubns.l.b.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 143/2026_x000D_
+EMENTA: Solicita ao PODER EXECUTIVO MUNICIPAL a reforma da Quadra José Rubens Bihum, localizada no Distrito de Lagoa do Barro – Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/indicacao.144.sistema_helpers.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 144/2026 _x000D_
+ _x000D_
+EMENTA:  solicitando ao PODER EXECUTIVO MUNICIPAL, INDICO ao Exmo. Sr. Prefeito Municipal de Araripina que determine ao setor competente a instalação do Sistema Helpers, no âmbito do Município DE Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/indicacao.145.construcao_e_implantacao_de_banheiro_publico_no_centro_da_cidade.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 145/2026_x000D_
+ _x000D_
+ _x000D_
+EMENTA:  solicitando ao PODER EXECUTIVO MUNICIPAL, que seja realizada a construção e implantação de Banheiro Público no centro da cidade – Araripina-PE.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/indicacao.146.const.quadra_coberta_em_l.b.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 146/2026_x000D_
+EMENTA: Solicita ao PODER EXECUTIVO MUNICIPAL a construção de uma Quadra Poliesportiva Coberta para o Distrito de Morais, no município de Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao.147.calcamento_em_frente_a_esc._dionisio_bom_de_oliveira.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 147/2026_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal o calçamento iniciando no Mercado Mylli, de propriedade do Sr. Jarbas, até a Escola Municipal Dionísio Bom de Oliveira, no Distrito de Morais, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/indicacao.148.complexo.recreativo.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 148/2026_x000D_
+_x000D_
+EMENTA: Solicita ao Poder Executivo Municipal a construção de um complexo esportivo e recreativo no Distrito do Morais, no município de Araripina.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/indicacao.149._saneamento_rua_ines_alto__adelino.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº149/2026_x000D_
+_x000D_
+EMENTA: Indica ao Poder Executivo Municipal,   implantação de saneamento básico na _x000D_
+Rua Inês maria da Conceição - Alto Adelino. Rua que dá acesso ao Alto da Boa  Vista ao Adelino - Araripina/PE.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao.150.atendimento_neuropedriatra_no_municipio.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº150/2026_x000D_
+_x000D_
+EMENTA: solicito ao PODER EXECUTIVO MUNICIPAL, realize a contratação de médico especialista em Neuropediatria para atendimento regular na rede pública de saúde do município de Araripina.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao.151.implantacao.eletrocardiograma.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº151/2026_x000D_
+_x000D_
+EMENTA:  Indico ao”PODER EXECUTIVO MUNICIPAL”,  com cópia à Secretaria Municipal de Saúde, que seja implantado um aparelho de eletrocardiograma com sistema de telemedicina na Unidade de Saúde da Família do distrito do Moraes, visando descentralizar os serviços de saúde e ampliar o acesso da população aos exames cardiológicos básicos.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao.152.reforma_do_campo.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 152/2026_x000D_
+_x000D_
+EMENTA:_x000D_
+Solicito ao Poder Executivo Municipal a Reforma do Campo do Distrito do Morais – Araripina/PE.</t>
+  </si>
+  <si>
     <t>1211</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/ementas_modificativa_e_aditiva_ao_projeto_no015.2026.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2026 AO PROJETO DE LEI Nº 015/2026_x000D_
 _x000D_
 Art. 1º – O § 3º do Artigo 10 do Projeto de Lei nº 015/2026 passa a vigorar com a seguinte redação:_x000D_
 "Art. 10. [...] § 3º – O Município realizará obrigatoriamente concurso público sempre que as contratações temporárias de professores atingirem o percentual de 15% (quinze por cento) do número de efetivos. (NR)" _x000D_
 EMENDA ADITIVA Nº 001/2026 AO PROJETO DE LEI Nº 015/2026_x000D_
 Art. 1º – Fica acrescida a alínea “c” ao inciso I do Artigo 50 do Projeto de Lei nº 015/2026, com a seguinte redação:_x000D_
 "Art. 50. [...] I - Gratificações: [...] c) – A gratificação pelo exercício de docência com alunos portadores de necessidades especiais será de 5% (cinco por cento) do vencimento básico."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>Executivo - EX</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_lei_ordinaria_no_001-2026_-_dispoe_sobre_a_concessao_de_diarias.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a concessão, os critérios de pagamento e a prestação de contas de diárias no âmbito da Administração Pública Municipal de Araripina, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a adequação do salário-base e/ou vencimento dos servidores da Administração Pública Municipal Direta e Indireta ao piso constitucional do salário mínimo nacional, sem caracterizar indexação ou aumento real de remuneração, e dá outras providência.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_ordinaria_no_003-2026_-_disciplina_o_pagamento_da_gratificacao_natalina.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003, DE 15 DE JANEIRO DE 2026_x000D_
 _x000D_
 Dispõe sobre a concessão e a forma de pagamento da gratificação natalina aos servidores públicos municipais, no âmbito do Município de Araripina, e dá outras providências.</t>
@@ -2108,50 +3190,127 @@
 Altera as alíquotas de contribuição previdenciária ao Regime Próprio de Previdência Social do Município de Araripina decorrentes da Avaliação Atuarial 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_no_018_do_executivo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018, DE 25 DE MARÇO DE 2026_x000D_
 _x000D_
 Dispõe sobre a alteração dos Arts. 6º e 7º e dos Anexos I e III da Lei nº 3.158, de 14 de abril de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_no_019__do_executivo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019, DE 25 DE MARÇO DE 2026_x000D_
 _x000D_
 Dispõe sobre a criação do Conselho Municipal de Proteção e Defesa dos Animais – CONDEPA e do Fundo Municipal de Proteção e Defesa dos Animais, e dá outras providências</t>
   </si>
   <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/projeto_de_lei_ordinaria_no_020-2026_-_altera_a_lei_no_3.019_de_29_de_abril_de_2022.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 020, DE 22 DE ABRIL DE 2026_x000D_
+_x000D_
+Altera a Lei nº 3.019, de 29 de abril de 2022, para substituir a entidade beneficiária da cessão de uso do imóvel público correspondente onde era instalada a Escola Manoel Alves Batista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/projeto_de_lei_ordinaria_no_021-2026_-_cria_o_cmcti_o_fmcti_e_institui_a_politica_de_inovacao.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 021, DE 22 DE ABRIL DE 2026_x000D_
+_x000D_
+Dispõe sobre a criação do Conselho Municipal de Ciência, Tecnologia e Inovação - CMCTI, institui a Política Municipal de Ciência, Tecnologia e Inovação, e cria o Fundo Municipal de Ciência, Tecnologia e Inovação - FMCTI, vinculado à Secretaria de Desenvolvimento Econômico, Ciência e Tecnologia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1259/projeto_de_lei_ordinaria_no_022-2026_-_acrescenta_dispositivos_a_lei_municipal_no_2.549-2009.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 022, DE 27 DE ABRIL DE 2026_x000D_
+_x000D_
+Altera o Anexo VI da Lei Municipal nº 2.549, de 15 de dezembro de 2009, para ampliar o quantitativo de vagas de cargos efetivos integrantes do Quadro de Pessoal Permanente da Estrutura Administrativa do Município de Araripina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_de_lei_ordinaria_no_023-2026_-_altera_o_anexo_i_da_lei_municipal_no_3.240-2026.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 023, DE 27 DE ABRIL DE 2026_x000D_
+_x000D_
+Altera a Lei Municipal nº 3.240, de 31 de março de 2026, para incluir categoria específica de agentes públicos no Anexo I, destinada a motoristas oficiais, condutores de ambulância e profissionais da saúde em deslocamentos a serviço da Administração Pública Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_ordinaria_no_024-2026_-_cria_a_secretaria_de_seguranca_publica_e_defesa_social_1.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 024, DE 13 DE MAIO DE 2026_x000D_
+_x000D_
+Institui o Sistema Municipal de Segurança Pública e Defesa Social do Município de Araripina; cria a Secretaria Municipal de Segurança Pública e Defesa Social; define competências, atribuições e estrutura administrativa; cria e incorpora cargos em comissão à estrutura organizacional do Poder Executivo Municipal prevista na Lei Municipal nº 3.142, de 06 de fevereiro de 2025; altera os Anexos I e II da referida Lei; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/projeto_de_lei_ordinaria_no_025-2026_-_cria_o_fumsep_e_o_cmspds.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 025, DE 13 DE MAIO DE 2026_x000D_
+_x000D_
+Institui o Fundo Municipal de Segurança Pública e Defesa Social do Município de Araripina - FUMSEP, cria o Conselho Municipal de Segurança Pública e Defesa Social - CMSPDS, estabelece suas finalidades, competências, composição e funcionamento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/projeto_de_lei_ordinaria_no_026-2026_-_revoga_o_paragrafo_unico_do_art._168_da_lei_municipal_no_2.888-2017.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 026, DE 13 DE MAIO DE 2026_x000D_
+_x000D_
+Revoga o parágrafo único do Art. 168 da Lei Municipal nº 2.888, de 27 de dezembro de 2017, que institui o Código Tributário do Município de Araripina.</t>
+  </si>
+  <si>
     <t>1197</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/projeto._executivo_001.2026.docx</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/projeto_executivo_008.2026.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008, DE 27 DE JANEIRO DE 2026_x000D_
 _x000D_
 Acrescenta dispositivos à Lei Municipal nº 3.142, de 06 de fevereiro de 2025, com a finalidade de criar, incorporar e adequar cargos em comissão na estrutura administrativa do Município de Araripina, e dá outras providências</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/projeto_executivo_014.2026.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014, DE 18 DE MARÇO DE 2026_x000D_
 _x000D_
@@ -2292,122 +3451,265 @@
     <t>PROJETO DE LEI Nº 010/2026_x000D_
 _x000D_
 EMENTA: Institui o incentivo à técnica conhecida como "Manobra de Heimlich" e "Tapotagem", nas salas de aula das escolas da rede municipal e privada do Município de Araripina, podendo afixar placas com informações explicativas em toda rede pública e privada.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/projeto.011.denominacao_rua.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº011/2026 _x000D_
 _x000D_
 EMENTA: DENOMINA DE RUA “CORONEL EDUARDO DE ARAGÃO SANTANA” o logradouro identificado como Rua Projetada 11, localizado no Loteamento Raimundo Félix II, Bairro Nova Roma – Araripina-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 012/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: FICA DENOMINADA DE RUA LUIZ LUDUVICO PEREIRA A VIA SITUADA NA LATERAL DO POSTO DE SAÚDE DO CAVALETE 1 (RUA JOÃO PAULO I) SENDO A NOVA RUA ONDE ESTÁ A ESCOLA NUCLEADA DE TEMPO INTEGRAL JOSÉ PEREIRA LOPES, BAIRRO CAVALETE I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1246/projeto_de_lei_do_legislativo_no_013__dispoe_sobre_a_garantia_dos_estudantes_com_tea_do_direito_de_serem_dispensados_do_uso_de_uniforme_escolar.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 013/2026_x000D_
+_x000D_
+_x000D_
+EMENTA: DISPÕES SOBRE A GARANTIA DOS ESTUDANTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) O DIREITO DE SEREM DISPENSADOS DO USO DO UNIFORME ESCOLAR QUANDO ESTE FOR INCOMPATÍVEL COM SUAS SENSIBILIDADES SENSORIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1188</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/projeto_de_lei_do_legislativo_no_014__institui_a_obrigatoriedade_da_alimentacao_escolar_para_alunos_com_tea.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 014/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: INSTITUIR A OBRIGATORIEDADE DE ADAPTAÇÃO DA ALIMENTAÇÃO ESCOLAR NA REDE MUNICIPAL DE ENSINO PARA ALUNOS DIAGNOSTICADOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) QUE APRESENTEM SELETIVIDADE ALIMENTAR.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/projeto_no_015_obrigatoriedade_de_empresas_de_telefonia.......docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N° 15/2026 – LEGISLATIVO_x000D_
 _x000D_
 _x000D_
 Ementa: Dispõe sobre a obrigatoriedade das empresas de telefonia, internet, TV a cabo, energia elétrica e similares, que operam com cabeamento no município de Araripina, de realizarem a retirada de fios inutilizados (inativos) nos postes de sustentação, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1236/projeto_de_lei_no_016.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 016/2026_x000D_
+_x000D_
+EMENTA:_x000D_
+Dispõe sobre a obrigatoriedade de afixação de placa informativa em imóveis alugados pelo Município de Araripina, contendo informações sobre o contrato de locação.</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_do_legislativo_no_017.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 017/2026_x000D_
+_x000D_
+_x000D_
+EMENTA: FICA DENOMINADA DE “ CRECHE VÔ EXPEDITO”  A CRECHE LOCALIZADA NO DISTRITO DE GERGELIM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1263/projeto_de_lei_no_018__politica_municipal_de_diretrizes_para_o_atendimento_a_populacao_em_situacao_de_rua_2.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 018/2026_x000D_
+_x000D_
+EMENTA: Estabelece a Política Municipal de Diretrizes para o Atendimento à População em Situação de Rua e Proteção do Espaço Público no Município de Araripina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1269</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1269/projeto_de_lei_do_legislativo_no_019.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 019/2026_x000D_
+_x000D_
+_x000D_
+EMENTA: FICA DENOMINADA DE “ESCOLA MUNICIPAL DOMINGOS CORDEIRO DA CRUZ”  A ESCOLA DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL, LOCALIZADA NO SÍTIO CATOLÉ DOS CORDEIROS - LAGOA DO BARRO,  NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_do_legislativo_no_020.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 020 /2026_x000D_
+_x000D_
+_x000D_
+EMENTA: FICA DENOMINADA DE “MARIA DAS DORES DIAS”  A CRECHE LOCALIZADA NO DISTRITO DE NASCENTE,   NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1275/projeto_de_lei_do_legislativo_no_021.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 021 /2026_x000D_
+_x000D_
+_x000D_
+EMENTA: FICA DENOMINADA DE “BERNARDINO MATIAS DE MACEDO”  A RUA LOCALIZADA NO DISTRITO DE NASCENTE,  NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1289/projeto_de_lei_no_022__primeiro_emprego.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº  022 /2026_x000D_
+_x000D_
+Institui o Programa "Aprendiz Municipal" e cria o Selo de Incentivo ao Primeiro Emprego para empresas instaladas no Município de Araripina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/projeto_de_lei_no_023__endometriose_1.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI  DO LEGISLATIVO Nº 023/2026_x000D_
+_x000D_
+INSTITUI O PROGRAMA DE PREVENÇÃO E TRATAMENTO DA ENDOMETRIOSE NO ÂMBITO DO MUNICÍPIO DE ARARIPINA-PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/projeto_de_lei_do_legislativo_no_024.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 024/2026_x000D_
+_x000D_
+_x000D_
+EMENTA: FICA DENOMINADA DE “ TRAVESSA Dr. FRANCISCO VINÍCIUS ARRUDA”  A TRAVESSA 1 DA RUA JOÃO JACÓ DE SOUZA, LOCALIZADA  NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/projeto_de_lei_do_legislativo_no_025.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 025/2026_x000D_
+_x000D_
+EMENTA: FICA DENOMINADA DE “ ESPEDITO GOMES DA SILVA”, A CRECHE LOCALIZADA NO DISTRITO DO MORAIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>PDM</t>
   </si>
   <si>
     <t>Projeto de Lei da Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/projeto_de_resolucao.001._corrida_legislativa.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2026_x000D_
 _x000D_
 _x000D_
 EMENTA: Institui a Corrida do Legislativo no âmbito da Câmara Municipal de Araripina, inclui o evento no Calendário Oficial de Eventos da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer TCE - PE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Pernambuco - TCE-PE - TCE</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/parecer_previo_-_contas_2023.pdf</t>
   </si>
   <si>
     <t>PROCESSO TCE Nº 24100495-0_x000D_
 RELATOR: CONSELHEIRO MARCOS LORETO_x000D_
 MODALIDADE- TIPO: PRESTAÇÃO DE CONTAS - GOVERNO_x000D_
 EXERCÍCIO: 2023_x000D_
 UNIDADE: PREFEITURA MUNICIPAL DE ARARIPINA_x000D_
 INTERESSADOS: JOSÉ RAIMUNDO PIMENTEL DO ESPIRÍTO SANTO_x000D_
                            PAULO ROBERTO FERNANDES PINTO JUNIOR</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/prestacao_de_contas_exercicio_2023_processo_tce_pe_no24100495-0.docx</t>
   </si>
   <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Oficio</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1273/oficio_recebido.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Conjunto PGM/CGM/PMA Nº 002/2026</t>
+  </si>
+  <si>
     <t>1081</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/janeiro_-_nomeados_-_2026.docx</t>
   </si>
   <si>
     <t>PORTARIA N° 001/2026</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/2_-_janeiro_2026_-_exonerado_-_p_002.docx</t>
   </si>
   <si>
     <t>PORTARIA N° 002/2026</t>
   </si>
   <si>
     <t>1128</t>
@@ -2464,50 +3766,137 @@
     <t>1134</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/portaria_09-2026.docx</t>
   </si>
   <si>
     <t>PORTARIA N° 009/2026</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/portaria_no_010.docx</t>
   </si>
   <si>
     <t>PORTARIA N° 010/2026</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/portaria_no_011.docx</t>
   </si>
   <si>
     <t>PORTARIA N° 011/2026</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/portaria_12_-_2026.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA 12/2026</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/portaria_13_-_2026.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 13/2026</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/15_-_fevereiro_2026_-_exonerado_-_p_015.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 15/2026</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/portaria_16-2026.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 16/2026</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/17_-_marco_2026_-_nomeados_-_p_017.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 017/2026</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/portaria_no_018.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 18/2026</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1229/19_-_marco_2026_-_nomeados_-_p_019.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 19/2026</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1230/portaria_20_-_2026.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 20/2026</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/22_-_marco_2026_-_exonerado_-_p_022.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 22/2026</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Portaria N° 25/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2811,67 +4200,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_decreto_legislativo_no_001.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/projeto_de_decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1047/mocao_de_aplausos.cea_40_anos.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_aplausos_no_002.2026_joao_erlan_de_holanda.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/mocao_de_aplausos_no_003.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/mocao_de_aplausos_no_004._joao_erlan_de_holanda.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/req.001.audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_no_002-2026__salario_minimo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/relatorio_e_parecer_n_004-2026_-_ple_004-2026_-_reajuste_salarial_-_servidores_educacao_1.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/parecer_n_005-2026_dra_karine.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_no_006.2026_cria_cargo_de_biomedico.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_07-2026_-_pe_na_faixa.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/parecer_no_012_ao_projeto_de_lei_do_executivo.010.2026.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1165/parecer_no_013_ao_projeto_de_lei_do_executivo_no_011.2026.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1167/prestacao_de_contas_exercicio_2023_processo_tce_pe_no24100495-0.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer.015.ao_projeto_de_lei_001.2026_do_executivo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/parecer_016.ao_projt._de_lei_no_008.2026_do_executivo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1216/parecer_no_017_ao_projeto_do_executivo_no15.2026.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1217/parecer_no18_ao_projeto_de_lei_do_executivo_no016.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao.001.2026_iluminacao_para_distrito_industrial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao.002.calcamento.saneamento.rua.raimundo_cordeiro.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao.003.manta.asfaltica.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao.004.pavimentacao.asfaltica.rancharia.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao.005.2026.solicitando_passagens_molhada.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao.006.pavimentacao_asfaltica.ruas.avenidas.dist._morais.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/indicacao.007.calcamento.estrada_vicinal.que_liga.sr.veinho.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/inicacao.008.pvimentacao_asfaltica_para_diversas_ruas_e_bairros.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/indicacao.009.patrulhamento_e_picarramento_para_varias_estradas.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/indicacao.010.pavimetacao_asfaltica_ruas_santa_rita_e_santos_dumont.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao.011.2026.reforma_da_aeda.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao.012.reforma_praca_abv.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/indicacao.013.iluminacao_da_perimetral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao.014.escolas_cumprir_a_lei_lucas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao.015.programa_moradia_legal.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1052/indicacao.016.prevencao_e_punicao_aos_maus_tratos_contra_animais.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1060/indicacao.017.implantacao.centro.zoonose.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao.018.casas_de_apoio.ouricuri.petrolina.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao.019.recuperacao_da_rua_welington_gomes.abv.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao.020.reparos_nos_buracos_existentes_na_rua_joao_martins_vieira.alto_dos_cordeiros.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao.021.13o_salario._garis.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao.022.recuperacao_ladeira_serra_do_aperto.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao.023.quadras_e_campos_society.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao.024.implantacao_de_quebra_molas_em_morais.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao.025.calcamento.ruas_do_morais.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao.027.regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao.27.pavimentacao.asfaltica.nascente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao.028.iluminacao_do_mirante_da_serra_do_aperto.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao.029.sinalizacao_das_ruas_raimunda_reis_e_genesio_pereira.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao.030.praca_em_frente_hospital_do_cancer.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao.031.quadra.serra_do_sombrio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao.032.reforma_da_praca_maria_justina.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao.033.calcamento_de_varias_ruas_da_vila_sampaio.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/9indicacao.034.pavimentacao_asfaltica_para_ruas_raimundo_gomes_e_duque_de_caxias.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao.035.varias_reformas.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/indicacao.036.reforma_e_amplkiacao_do_posto_de_saude_da_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/indicacao.037.construcao_abrigo_de_passageiro.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1088/indicacao.038.picarramento_dos_sitios_flamengo_mulungu.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1089/indicacao.039.tubulacao_estrada_baixio.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao.040.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao.041.constr.praca_igreja_lagoa_da_onca.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicalcao.042construcao_psf_na_serra_do_simoes_ii_comunidades_tanicos.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao.043.limpeza_das_ruas_04_e_06_da_vila_serrania.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao.044_tla_de_protecao_pracinha_da_rua_do_padre.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao.045_banco_municipal_de_medicamentos_solidario.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao.046_ligacao_do_poco_sitio_baixa_verde.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao.047.wi-fi_praca_central_do_morais.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao.048.secret.assist.social.visita.serra.torre.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao.049.reforma_estrada_sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao.050.iluminacao.campo_da_lagoinha_i.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao.051.designacao.prof.educ.fisica.para_sitio_loagoinha_i.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao.052.inst.coletores.lixo.nos_sitios_cajueiro_e_samambaia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao.053.iptu_verde.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao.054.limpeza_de_barragens.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao.055.pav.asfaltica.vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao.056.pav.asfaltica_e_ampliacao_do_sidtema_de_abast._de_agua_povoado_do_cavaco.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao.057.iluminacao_saco_do_gato.sao_paulo_e_santana.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/indicacao.058.instalacao.consultorio_saude_bucal_-_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1119/indicacao.059.calcamento.saneamentotrv.muniz_falcao.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao.060.barra_fixa_para_treino.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao.061.const.quadra_poliesportiva_lagoa_alta.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao.062.pavimentacao.asfaltica.rua_grasiele_bairro.universitario.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao.063.troca_de_lampadas_vila_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao.064.cobertura_do_canal_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao.065.psf.vila_jardim.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao.066.calcamento_que_liga_bomba_a_vila_santa_izabel.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao.067.reforma_escola_e_consterucao_de_uma_nova_na_lagoa_de_dentro.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao.068.prog.municipal_de_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao.069.construcao_rede_de_esgotos_rancharia.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao.070.inclusao_proj._educacao._fisica_serra_do_aperto.docm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao.071.arborizacao_e_limpeza_no_lot._serrano.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/indicacao.072.implt._sinalizacao_viaria_e_reconstrucao_de_abrigo_escola_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1151/indicacao.073.reforma_ladeira_pedro_nelson_rancharia.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao.074.funcionamento_da_cozinha_comunitaria_urgente.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao.075.reparo_das_estradas_do_dnocs.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao.076.regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao.077.contencao_do_canal_sao_pedro_e_cont._da_obra.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1158/indicacao.078.saneamento_e_calcamento_vila_batista.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1159/indicacao.079.perfuracao.poco_artesiano_vila_massape.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao.080.picarramento_e_a_requalificacao_da_estrada_que_liga_a_comunidade_dos_claudios_a_pista_principal_no_sitio_lagoinha.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao.081.recuperacao_de_calcamento_bairro_cordeiros.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1174/indicacao.082.picarramento_da_estrada_do_sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao.083.construcao_de_crehes.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao.084.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/indicacao.085.disponibilizar_patrulha_mecanizada.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1178/indicacao.086.avalie_seguranca_de_estradas_e_encostas.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1179/indicacao.087.reforma_psf_serra_jardim.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1180/indicacao.088.limpeza_do_bairro_adelino_e_conserto._esgotos.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1182/indicacao.090.quebra_molas_av._joao_de_lisboa.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/indicacao.091.pasaagem_molhada.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/indicacao.092.construcao_de_barragem_sitio_flamengo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao.093.unidade_odontologica_para_atender_areas_descobertas.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao.094.operacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao.095.caps-ad.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao.096.reparo_de_estradas_vicinais.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao.097.construcao_de_uma_pista_de_cooper_no_distrito_de_l.b.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao.098.elaboracao_estatuto_sevidores.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/indicacao.099.pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao.100.reforma_e_picarramento_de_estradas._serra_da_rancharia.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao.101.ammtt.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/ementas_modificativa_e_aditiva_ao_projeto_no015.2026.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_lei_ordinaria_no_001-2026_-_dispoe_sobre_a_concessao_de_diarias.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_ordinaria_no_003-2026_-_disciplina_o_pagamento_da_gratificacao_natalina.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_ordinaria_no_004-2026_-_alteracao_dos_valores_dos_vencimentos_do_quadro_de_pessoal_de_servidores.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1059/projeto_de_lei_ordinaria_no_005-2026_-_acrescenta_dispositivos_a_lei_municipal_no_3.099-2023.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/projeto_de_lei_ordinaria_no_006-2026_-_reestrutura_salarios_de_fiscais.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/projeto_de_lei_ordinaria_no_007-2026_-_denomina_escola_professora_maria_magnolia.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/projeto_de_lei_ordinaria_no_008-2026_-_acrescenta_dispositivos_a_lei_municipal_no_3.142-2025.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/projeto_de_lei_ordinaria_no_009-2026_-_cria_o_fundo_municipal_de_turismo_do_municipio_de_araripina__fmtur.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/projeto_de_lei_ordinaria_no_010-2026_-_regulamentacao_das_atividades_de_gestao_e_fiscalizacao_de_contratos.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1152/projeto_de_lei_ordinaria_no_011-2026_-_institui_o_programa_municipal_de_apoio_aos_pequenos_negocios.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_lei_no_012_de_04_de_marco_de_2026.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1172/projeto_de_lei_no_013_de_04_de_marco_de_2026.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_executivo_015.2026.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/projeto_de_lei_ordinaria_no_016-2026_-_revoga_o_inciso_i_do_2o_do_art._1o_da_lei_municipal_no_3.178-2025.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_no_017_do_executivo.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_no_018_do_executivo.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_no_019__do_executivo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/projeto._executivo_001.2026.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/projeto_executivo_008.2026.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_executivo_015.2026.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/projeto_de_lei_no_017_do_executivo.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/projeto_de_lei_municipal_no_001.2025_antecedentes_criminais_._sebastiao_dia.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_003.2026__vale_remedio_-_vereadora_angela_1.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/projeto_de_lei_do_legislativo_no_004._kaligia_mateus.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/projeto_de_lei_ordinaria_no_005-2026_-_acrescenta_dispositivos_a_lei_municipal_no_3.099-2023.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no_006.2026_-_dia_do_aposentado_do_arariprev.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/projeto_de_lei_do_legislativo_no_007._francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/projeto_de_lei_no_008__qr_code_placas.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1154/projeto.legislativo.010.manobra.heimlich.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/projeto.011.denominacao_rua.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/projeto_de_lei_do_legislativo_no_014__institui_a_obrigatoriedade_da_alimentacao_escolar_para_alunos_com_tea.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/projeto_no_015_obrigatoriedade_de_empresas_de_telefonia.......docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/projeto_de_resolucao.001._corrida_legislativa.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/parecer_previo_-_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/prestacao_de_contas_exercicio_2023_processo_tce_pe_no24100495-0.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/janeiro_-_nomeados_-_2026.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/2_-_janeiro_2026_-_exonerado_-_p_002.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/3_-_janeiro_2026_-nomeados_-_p_003.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/portaria_no_004.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/5_-_janeiro_2026_-_exonerado_-_p_005_2.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/6_-_janeiro_2026_-_exonerado_-_p_006.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/7_-_janeiro_2026_-_exonerado_-_p_007.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/8_-_fevereiro_2026_-_nomeados_-_p_008.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/portaria_09-2026.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/portaria_no_010.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/portaria_no_011.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_decreto_legislativo_no_001.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/projeto_de_decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1323/projeto_de_decreto_legislativo_no_003.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/projeto_de_lei_complementar_no_001-2026_-_concede_reajuste_de_54_ao_magisterio.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1244/projeto_de_emenda_a_lei_organica_001_-_reeleicao_2026_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1047/mocao_de_aplausos.cea_40_anos.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_aplausos_no_002.2026_joao_erlan_de_holanda.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/mocao_de_aplausos_no_003.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/mocao_de_aplausos_no_004._joao_erlan_de_holanda.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1237/mocao_de_aplausos.005.2026_-_padre_fernando.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1264/mocao_de_aplausos_no_006.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1265/mocao_de_aplauso_no_07_historia_da_igreja_adlv.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1282/mocao_de_aplausos_no_008.gustavo_fontes.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1298/mocao.009.rachel_cantarelli.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1288/mocao.010.dia_enfermagem.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/mocao_de_aplausos_no_011.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/req.001.audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/requerimento_no_002.faixa_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/req._003.implantacao_de_redutores_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1266/req.004_-_implanon__no_ambito_do_sus.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento.005.esclarecimentosaos_autonomos.area.odontologia.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/requerimento.006_gov.raquel_lira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/requerimento.007.adutora_negreiro.vila_serrania.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/requerimento.008.gov.raquel_lira.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_no_002-2026__salario_minimo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/relatorio_e_parecer_n_004-2026_-_ple_004-2026_-_reajuste_salarial_-_servidores_educacao_1.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/parecer_n_005-2026_dra_karine.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_no_006.2026_cria_cargo_de_biomedico.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_07-2026_-_pe_na_faixa.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/parecer_no_012_ao_projeto_de_lei_do_executivo.010.2026.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1165/parecer_no_013_ao_projeto_de_lei_do_executivo_no_011.2026.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1167/prestacao_de_contas_exercicio_2023_processo_tce_pe_no24100495-0.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer.015.ao_projeto_de_lei_001.2026_do_executivo.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/parecer_016.ao_projt._de_lei_no_008.2026_do_executivo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1216/parecer_no_017_ao_projeto_do_executivo_no15.2026.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1217/parecer_no18_ao_projeto_de_lei_do_executivo_no016.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1243/parecer_n_21_ple_18-2026.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1248/parecer_022_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1271/parecer_n_o_023__pll_016_-2026.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1272/parecer_no_024__ple_021-2026.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/relatorio_e_parecer_no_025_-__pll_-_017-_denominacao_de_creche_vo_espedito.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1315/relatorio_e_parecer_-026___pll_-_019-_denominacao_de_escola_municipal_domingos_cordeiroda_cruz.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1316/relatorio_e_parecer_no_27_criacao_de_cargos_de_assistente_social_e_psicologo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1317/relatorio_e_parecer_028_-_inclusao_de_categoria_de_motoristas_na_lei_das_diarias.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1318/relatorio_e_parecer__no_29_-mudanca_de_instituicao_cessionario_de_bem_publico_-_associacao_de_taxistas.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/relatorio_e_parecer_no_030_-__ple_-_024_-2026_-_institui_a_secretaria_de_seguranca_publica.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/relatorio_e_parecer_no_031_-__ple_-_025-_institui_fundo_e_conselho_de_seguranca_publica.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/relatorio_e_parecer_no_032__ple_-_026-_revogao_art._168_do_ctm_1.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/relatorio_e_parecer_no__033_-__pll_-_020-_denominacao_de_creche_maria_das_dores_dias.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/relatorio_e_parecer_n_o_034-__pll_-_021-_denominacao_de_rua_-_nascente.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/relatorio_e_parecer_no_035_-_aumento_professores_-_plc_no_001-2026.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao.001.2026_iluminacao_para_distrito_industrial.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao.002.calcamento.saneamento.rua.raimundo_cordeiro.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao.003.manta.asfaltica.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao.004.pavimentacao.asfaltica.rancharia.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao.005.2026.solicitando_passagens_molhada.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao.006.pavimentacao_asfaltica.ruas.avenidas.dist._morais.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/indicacao.007.calcamento.estrada_vicinal.que_liga.sr.veinho.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/inicacao.008.pvimentacao_asfaltica_para_diversas_ruas_e_bairros.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/indicacao.009.patrulhamento_e_picarramento_para_varias_estradas.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/indicacao.010.pavimetacao_asfaltica_ruas_santa_rita_e_santos_dumont.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao.011.2026.reforma_da_aeda.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao.012.reforma_praca_abv.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/indicacao.013.iluminacao_da_perimetral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao.014.escolas_cumprir_a_lei_lucas.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao.015.programa_moradia_legal.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1052/indicacao.016.prevencao_e_punicao_aos_maus_tratos_contra_animais.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1060/indicacao.017.implantacao.centro.zoonose.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao.018.casas_de_apoio.ouricuri.petrolina.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao.019.recuperacao_da_rua_welington_gomes.abv.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao.020.reparos_nos_buracos_existentes_na_rua_joao_martins_vieira.alto_dos_cordeiros.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao.021.13o_salario._garis.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao.022.recuperacao_ladeira_serra_do_aperto.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao.023.quadras_e_campos_society.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao.024.implantacao_de_quebra_molas_em_morais.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao.025.calcamento.ruas_do_morais.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao.027.regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao.27.pavimentacao.asfaltica.nascente.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao.028.iluminacao_do_mirante_da_serra_do_aperto.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao.029.sinalizacao_das_ruas_raimunda_reis_e_genesio_pereira.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao.030.praca_em_frente_hospital_do_cancer.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao.031.quadra.serra_do_sombrio.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao.032.reforma_da_praca_maria_justina.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao.033.calcamento_de_varias_ruas_da_vila_sampaio.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/9indicacao.034.pavimentacao_asfaltica_para_ruas_raimundo_gomes_e_duque_de_caxias.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao.035.varias_reformas.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/indicacao.036.reforma_e_amplkiacao_do_posto_de_saude_da_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/indicacao.037.construcao_abrigo_de_passageiro.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1088/indicacao.038.picarramento_dos_sitios_flamengo_mulungu.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1089/indicacao.039.tubulacao_estrada_baixio.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao.040.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao.041.constr.praca_igreja_lagoa_da_onca.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicalcao.042construcao_psf_na_serra_do_simoes_ii_comunidades_tanicos.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao.043.limpeza_das_ruas_04_e_06_da_vila_serrania.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao.044_tla_de_protecao_pracinha_da_rua_do_padre.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao.045_banco_municipal_de_medicamentos_solidario.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao.046_ligacao_do_poco_sitio_baixa_verde.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao.047.wi-fi_praca_central_do_morais.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao.048.secret.assist.social.visita.serra.torre.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao.049.reforma_estrada_sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao.050.iluminacao.campo_da_lagoinha_i.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao.051.designacao.prof.educ.fisica.para_sitio_loagoinha_i.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao.052.inst.coletores.lixo.nos_sitios_cajueiro_e_samambaia.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao.053.iptu_verde.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao.054.limpeza_de_barragens.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao.055.pav.asfaltica.vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao.056.pav.asfaltica_e_ampliacao_do_sidtema_de_abast._de_agua_povoado_do_cavaco.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao.057.iluminacao_saco_do_gato.sao_paulo_e_santana.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/indicacao.058.instalacao.consultorio_saude_bucal_-_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1119/indicacao.059.calcamento.saneamentotrv.muniz_falcao.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao.060.barra_fixa_para_treino.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao.061.const.quadra_poliesportiva_lagoa_alta.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao.062.pavimentacao.asfaltica.rua_grasiele_bairro.universitario.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao.063.troca_de_lampadas_vila_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao.064.cobertura_do_canal_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao.065.psf.vila_jardim.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao.066.calcamento_que_liga_bomba_a_vila_santa_izabel.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao.067.reforma_escola_e_consterucao_de_uma_nova_na_lagoa_de_dentro.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao.068.prog.municipal_de_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao.069.construcao_rede_de_esgotos_rancharia.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao.070.inclusao_proj._educacao._fisica_serra_do_aperto.docm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao.071.arborizacao_e_limpeza_no_lot._serrano.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/indicacao.072.implt._sinalizacao_viaria_e_reconstrucao_de_abrigo_escola_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1151/indicacao.073.reforma_ladeira_pedro_nelson_rancharia.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao.074.funcionamento_da_cozinha_comunitaria_urgente.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao.075.reparo_das_estradas_do_dnocs.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao.076.regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao.077.contencao_do_canal_sao_pedro_e_cont._da_obra.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1158/indicacao.078.saneamento_e_calcamento_vila_batista.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1159/indicacao.079.perfuracao.poco_artesiano_vila_massape.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao.080.picarramento_e_a_requalificacao_da_estrada_que_liga_a_comunidade_dos_claudios_a_pista_principal_no_sitio_lagoinha.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao.081.recuperacao_de_calcamento_bairro_cordeiros.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1174/indicacao.082.picarramento_da_estrada_do_sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao.083.construcao_de_crehes.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao.084.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/indicacao.085.disponibilizar_patrulha_mecanizada.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1178/indicacao.086.avalie_seguranca_de_estradas_e_encostas.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1179/indicacao.087.reforma_psf_serra_jardim.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1180/indicacao.088.limpeza_do_bairro_adelino_e_conserto._esgotos.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1182/indicacao.090.quebra_molas_av._joao_de_lisboa.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/indicacao.091.pasaagem_molhada.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/indicacao.092.construcao_de_barragem_sitio_flamengo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao.093.unidade_odontologica_para_atender_areas_descobertas.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao.094.operacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao.095.caps-ad.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao.096.reparo_de_estradas_vicinais.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao.097.construcao_de_uma_pista_de_cooper_no_distrito_de_l.b.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao.098.elaboracao_estatuto_sevidores.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/indicacao.099.pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao.100.reforma_e_picarramento_de_estradas._serra_da_rancharia.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao.101.ammtt.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao.102.redutores_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao.103.saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao.104_-_quebra-molas_na_vila_batista.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao.105._pavimentacao_asfaltica_povoado_de_feira_nova.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao.106.presenca_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao.107.construcao_de_praca_recreativa.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao.108.lombadas_adelino.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1239/indicacao.109.tea.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1240/indicacao.110.reparo_de_estrada_do_sitio_cansancao.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao.111.reforma_e_construcao_abrigo_de_passageiros_morais.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1242/indicacao.112.quadra_poliesportivamcoberta_morais.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1247/indicacao.113.calcamento.pav.saneamento.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao.114.reforma_e_revitalizacao_do_asfalto_no_acesso_que_liga_o_loteamento_pinheiro_ao_sitio.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao.115.coreecao_de_buraco_rua_alzenir.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao.116.semaforo_na_rua_11.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1255/indicacao.117fardamentos_e_insumos_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1256/indicacao.118.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao.119.criacao_fumars.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao.120.restauracao_do_campo_chapada_sta_rosa.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1262/indicacao.121.iluminacao_lateral_sesi.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1267/indicacao.122_tapa_buraco_e_pavimentacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1268/indicacao.123_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao.124..docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1276/indicacao.125.estudo_tecnico.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao.126.sala_azul_esc.dionisio.morais.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1278/indicacao.127.calcamento_vila_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1280/indicacao.128.reforma_esf_abv-ii.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao.129.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao.130.reforma_.ampliacao.praca.sitio_santana.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1287/indicacao.131.limpeza_cemiterio_rancharia.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao.132.roco_estrada_rancharia__araripina.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao.133.pccv_para_apreciacao_e_votacao.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1310/indicacao.134.esgoto_vila_conceicao_passando_pela_br_316_km_215.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/indicacao.135.instalacao_de_lixeiras.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao.136.recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao.137.manutencao_de_energia.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao.138.iluminacao_dnocs.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao.139.reforma_de_estradas.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao140iluminacao.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao.141.saneamento_bairro_tres_vaqueiro.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/indicacao.142.calcamento_rua_antonio_regis.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/indicacao.143.reforma_da_quadra_jose_rubns.l.b.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/indicacao.144.sistema_helpers.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/indicacao.145.construcao_e_implantacao_de_banheiro_publico_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/indicacao.146.const.quadra_coberta_em_l.b.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao.147.calcamento_em_frente_a_esc._dionisio_bom_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/indicacao.148.complexo.recreativo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/indicacao.149._saneamento_rua_ines_alto__adelino.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao.150.atendimento_neuropedriatra_no_municipio.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao.151.implantacao.eletrocardiograma.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao.152.reforma_do_campo.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/ementas_modificativa_e_aditiva_ao_projeto_no015.2026.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_lei_ordinaria_no_001-2026_-_dispoe_sobre_a_concessao_de_diarias.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_ordinaria_no_003-2026_-_disciplina_o_pagamento_da_gratificacao_natalina.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_ordinaria_no_004-2026_-_alteracao_dos_valores_dos_vencimentos_do_quadro_de_pessoal_de_servidores.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1059/projeto_de_lei_ordinaria_no_005-2026_-_acrescenta_dispositivos_a_lei_municipal_no_3.099-2023.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/projeto_de_lei_ordinaria_no_006-2026_-_reestrutura_salarios_de_fiscais.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/projeto_de_lei_ordinaria_no_007-2026_-_denomina_escola_professora_maria_magnolia.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/projeto_de_lei_ordinaria_no_008-2026_-_acrescenta_dispositivos_a_lei_municipal_no_3.142-2025.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/projeto_de_lei_ordinaria_no_009-2026_-_cria_o_fundo_municipal_de_turismo_do_municipio_de_araripina__fmtur.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/projeto_de_lei_ordinaria_no_010-2026_-_regulamentacao_das_atividades_de_gestao_e_fiscalizacao_de_contratos.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1152/projeto_de_lei_ordinaria_no_011-2026_-_institui_o_programa_municipal_de_apoio_aos_pequenos_negocios.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_lei_no_012_de_04_de_marco_de_2026.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1172/projeto_de_lei_no_013_de_04_de_marco_de_2026.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_executivo_015.2026.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/projeto_de_lei_ordinaria_no_016-2026_-_revoga_o_inciso_i_do_2o_do_art._1o_da_lei_municipal_no_3.178-2025.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_no_017_do_executivo.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_no_018_do_executivo.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_no_019__do_executivo.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/projeto_de_lei_ordinaria_no_020-2026_-_altera_a_lei_no_3.019_de_29_de_abril_de_2022.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/projeto_de_lei_ordinaria_no_021-2026_-_cria_o_cmcti_o_fmcti_e_institui_a_politica_de_inovacao.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1259/projeto_de_lei_ordinaria_no_022-2026_-_acrescenta_dispositivos_a_lei_municipal_no_2.549-2009.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_de_lei_ordinaria_no_023-2026_-_altera_o_anexo_i_da_lei_municipal_no_3.240-2026.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_ordinaria_no_024-2026_-_cria_a_secretaria_de_seguranca_publica_e_defesa_social_1.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/projeto_de_lei_ordinaria_no_025-2026_-_cria_o_fumsep_e_o_cmspds.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/projeto_de_lei_ordinaria_no_026-2026_-_revoga_o_paragrafo_unico_do_art._168_da_lei_municipal_no_2.888-2017.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/projeto._executivo_001.2026.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/projeto_executivo_008.2026.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_executivo_015.2026.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_executivo_014.2026.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/projeto_de_lei_no_017_do_executivo.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/projeto_de_lei_municipal_no_001.2025_antecedentes_criminais_._sebastiao_dia.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_003.2026__vale_remedio_-_vereadora_angela_1.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/projeto_de_lei_do_legislativo_no_004._kaligia_mateus.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/projeto_de_lei_ordinaria_no_005-2026_-_acrescenta_dispositivos_a_lei_municipal_no_3.099-2023.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no_006.2026_-_dia_do_aposentado_do_arariprev.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/projeto_de_lei_do_legislativo_no_007._francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/projeto_de_lei_no_008__qr_code_placas.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1154/projeto.legislativo.010.manobra.heimlich.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/projeto.011.denominacao_rua.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1246/projeto_de_lei_do_legislativo_no_013__dispoe_sobre_a_garantia_dos_estudantes_com_tea_do_direito_de_serem_dispensados_do_uso_de_uniforme_escolar.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/projeto_de_lei_do_legislativo_no_014__institui_a_obrigatoriedade_da_alimentacao_escolar_para_alunos_com_tea.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/projeto_no_015_obrigatoriedade_de_empresas_de_telefonia.......docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1236/projeto_de_lei_no_016.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_do_legislativo_no_017.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1263/projeto_de_lei_no_018__politica_municipal_de_diretrizes_para_o_atendimento_a_populacao_em_situacao_de_rua_2.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1269/projeto_de_lei_do_legislativo_no_019.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_do_legislativo_no_020.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1275/projeto_de_lei_do_legislativo_no_021.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1289/projeto_de_lei_no_022__primeiro_emprego.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/projeto_de_lei_no_023__endometriose_1.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/projeto_de_lei_do_legislativo_no_024.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/projeto_de_lei_do_legislativo_no_025.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/projeto_de_resolucao.001._corrida_legislativa.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/parecer_previo_-_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/prestacao_de_contas_exercicio_2023_processo_tce_pe_no24100495-0.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1273/oficio_recebido.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/janeiro_-_nomeados_-_2026.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/2_-_janeiro_2026_-_exonerado_-_p_002.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/3_-_janeiro_2026_-nomeados_-_p_003.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/portaria_no_004.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/5_-_janeiro_2026_-_exonerado_-_p_005_2.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/6_-_janeiro_2026_-_exonerado_-_p_006.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/7_-_janeiro_2026_-_exonerado_-_p_007.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/8_-_fevereiro_2026_-_nomeados_-_p_008.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/portaria_09-2026.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/portaria_no_010.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/portaria_no_011.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/portaria_12_-_2026.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/portaria_13_-_2026.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/15_-_fevereiro_2026_-_exonerado_-_p_015.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/portaria_16-2026.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/17_-_marco_2026_-_nomeados_-_p_017.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/portaria_no_018.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1229/19_-_marco_2026_-_nomeados_-_p_019.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1230/portaria_20_-_2026.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/22_-_marco_2026_-_exonerado_-_p_022.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H185"/>
+  <dimension ref="A1:H297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="197" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="217.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2917,4703 +4306,7579 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
         <v>47</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" t="s">
         <v>85</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
         <v>47</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>111</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>116</v>
+      </c>
+      <c r="F27" t="s">
+        <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>49</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28" t="s">
         <v>116</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="F28" t="s">
         <v>117</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E33" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F33" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="H33" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F34" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H34" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E35" t="s">
+        <v>116</v>
+      </c>
+      <c r="F35" t="s">
+        <v>117</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H35" t="s">
         <v>143</v>
-      </c>
-[...19 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D36" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E36" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F36" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>118</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>76</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E37" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F37" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" t="s">
+        <v>115</v>
+      </c>
+      <c r="E38" t="s">
+        <v>116</v>
+      </c>
+      <c r="F38" t="s">
+        <v>129</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H38" t="s">
         <v>153</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" t="s">
+        <v>115</v>
+      </c>
+      <c r="E39" t="s">
+        <v>116</v>
+      </c>
+      <c r="F39" t="s">
+        <v>156</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B39" t="s">
-[...11 lines deleted...]
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" t="s">
+        <v>116</v>
+      </c>
+      <c r="F40" t="s">
+        <v>117</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B40" t="s">
-[...14 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>164</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E41" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H41" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>93</v>
+        <v>168</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E42" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F42" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>98</v>
+        <v>172</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E43" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>102</v>
+        <v>176</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="H44" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E45" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="H45" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>110</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F46" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>114</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F47" t="s">
-        <v>183</v>
+        <v>129</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H47" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>190</v>
       </c>
       <c r="D48" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E48" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F48" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E49" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F49" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="H49" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D51" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E51" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F51" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D52" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E52" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F52" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D53" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E53" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F53" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H53" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D54" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E54" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D55" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E55" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F55" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="H55" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D56" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E56" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D57" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E57" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F57" t="s">
-        <v>223</v>
+        <v>117</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D58" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E58" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F58" t="s">
-        <v>228</v>
+        <v>129</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H58" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D59" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E59" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F59" t="s">
-        <v>233</v>
+        <v>129</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D60" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E60" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F60" t="s">
-        <v>233</v>
+        <v>117</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E61" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F61" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H61" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>245</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E62" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F62" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H62" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>249</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E63" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F63" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>253</v>
+        <v>51</v>
       </c>
       <c r="D64" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E64" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H64" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>256</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>55</v>
+      </c>
+      <c r="D65" t="s">
+        <v>242</v>
+      </c>
+      <c r="E65" t="s">
+        <v>243</v>
+      </c>
+      <c r="F65" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H65" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
+        <v>60</v>
+      </c>
+      <c r="D66" t="s">
+        <v>242</v>
+      </c>
+      <c r="E66" t="s">
+        <v>243</v>
+      </c>
+      <c r="F66" t="s">
+        <v>257</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D66" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>65</v>
+      </c>
+      <c r="D67" t="s">
+        <v>242</v>
+      </c>
+      <c r="E67" t="s">
+        <v>243</v>
+      </c>
+      <c r="F67" t="s">
+        <v>244</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="H67" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" t="s">
+        <v>242</v>
+      </c>
+      <c r="E68" t="s">
+        <v>243</v>
+      </c>
+      <c r="F68" t="s">
+        <v>111</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
         <v>268</v>
-      </c>
-[...19 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>273</v>
+        <v>73</v>
       </c>
       <c r="D69" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E69" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F69" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>277</v>
+        <v>77</v>
       </c>
       <c r="D70" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E70" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F70" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="H70" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>281</v>
+        <v>81</v>
       </c>
       <c r="D71" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E71" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F71" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>285</v>
+        <v>147</v>
       </c>
       <c r="D72" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E72" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F72" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>289</v>
+        <v>151</v>
       </c>
       <c r="D73" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E73" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="H73" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>293</v>
+        <v>155</v>
       </c>
       <c r="D74" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E74" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F74" t="s">
-        <v>223</v>
+        <v>40</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="H74" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>297</v>
+        <v>160</v>
       </c>
       <c r="D75" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E75" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F75" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="H75" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>301</v>
+        <v>164</v>
       </c>
       <c r="D76" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E76" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F76" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>305</v>
+        <v>168</v>
       </c>
       <c r="D77" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E77" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F77" t="s">
-        <v>233</v>
+        <v>111</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="H77" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>309</v>
+        <v>172</v>
       </c>
       <c r="D78" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E78" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F78" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="H78" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>313</v>
+        <v>176</v>
       </c>
       <c r="D79" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E79" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F79" t="s">
-        <v>122</v>
+        <v>300</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="H79" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>317</v>
+        <v>179</v>
       </c>
       <c r="D80" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E80" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F80" t="s">
-        <v>318</v>
+        <v>244</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="H80" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>322</v>
+        <v>182</v>
       </c>
       <c r="D81" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E81" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F81" t="s">
-        <v>223</v>
+        <v>87</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="H81" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>326</v>
+        <v>186</v>
       </c>
       <c r="D82" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E82" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F82" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="H82" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>330</v>
+        <v>190</v>
       </c>
       <c r="D83" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E83" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F83" t="s">
-        <v>223</v>
+        <v>111</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="H83" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>334</v>
+        <v>194</v>
       </c>
       <c r="D84" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E84" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F84" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="H84" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>338</v>
+        <v>198</v>
       </c>
       <c r="D85" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E85" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F85" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="H85" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>342</v>
+        <v>202</v>
       </c>
       <c r="D86" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E86" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="H86" t="s">
-        <v>344</v>
+        <v>323</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>324</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>346</v>
+        <v>206</v>
       </c>
       <c r="D87" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E87" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="H87" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>349</v>
+        <v>327</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>350</v>
+        <v>210</v>
       </c>
       <c r="D88" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E88" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F88" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>351</v>
+        <v>328</v>
       </c>
       <c r="H88" t="s">
-        <v>352</v>
+        <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>354</v>
+        <v>214</v>
       </c>
       <c r="D89" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E89" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F89" t="s">
-        <v>223</v>
+        <v>56</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>355</v>
+        <v>331</v>
       </c>
       <c r="H89" t="s">
-        <v>356</v>
+        <v>332</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>358</v>
+        <v>218</v>
       </c>
       <c r="D90" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E90" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F90" t="s">
-        <v>223</v>
+        <v>334</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="H90" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>362</v>
+        <v>222</v>
       </c>
       <c r="D91" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E91" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F91" t="s">
-        <v>223</v>
+        <v>338</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="H91" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>366</v>
+        <v>226</v>
       </c>
       <c r="D92" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E92" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F92" t="s">
-        <v>228</v>
+        <v>338</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>367</v>
+        <v>342</v>
       </c>
       <c r="H92" t="s">
-        <v>368</v>
+        <v>343</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>370</v>
+        <v>230</v>
       </c>
       <c r="D93" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E93" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F93" t="s">
-        <v>158</v>
+        <v>257</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>371</v>
+        <v>345</v>
       </c>
       <c r="H93" t="s">
-        <v>372</v>
+        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>373</v>
+        <v>347</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>374</v>
+        <v>234</v>
       </c>
       <c r="D94" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E94" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F94" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>375</v>
+        <v>348</v>
       </c>
       <c r="H94" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>350</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>378</v>
+        <v>238</v>
       </c>
       <c r="D95" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E95" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F95" t="s">
-        <v>379</v>
+        <v>111</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>380</v>
+        <v>351</v>
       </c>
       <c r="H95" t="s">
-        <v>381</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>382</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="D96" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E96" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F96" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
       <c r="H96" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>386</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>387</v>
+        <v>358</v>
       </c>
       <c r="D97" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E97" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F97" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>388</v>
+        <v>359</v>
       </c>
       <c r="H97" t="s">
-        <v>389</v>
+        <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>390</v>
+        <v>361</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>391</v>
+        <v>362</v>
       </c>
       <c r="D98" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E98" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F98" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>392</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
       <c r="D99" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E99" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F99" t="s">
-        <v>122</v>
+        <v>334</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="H99" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="D100" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E100" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F100" t="s">
-        <v>122</v>
+        <v>334</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
       <c r="H100" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="D101" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E101" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F101" t="s">
-        <v>233</v>
+        <v>23</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>404</v>
+        <v>375</v>
       </c>
       <c r="H101" t="s">
-        <v>405</v>
+        <v>376</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>406</v>
+        <v>377</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="D102" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E102" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F102" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>408</v>
+        <v>379</v>
       </c>
       <c r="H102" t="s">
-        <v>409</v>
+        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>410</v>
+        <v>381</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>411</v>
+        <v>382</v>
       </c>
       <c r="D103" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E103" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F103" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>412</v>
+        <v>383</v>
       </c>
       <c r="H103" t="s">
-        <v>413</v>
+        <v>384</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="D104" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E104" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F104" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="H104" t="s">
-        <v>417</v>
+        <v>388</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>418</v>
+        <v>389</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>419</v>
+        <v>390</v>
       </c>
       <c r="D105" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E105" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F105" t="s">
-        <v>147</v>
+        <v>47</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>420</v>
+        <v>391</v>
       </c>
       <c r="H105" t="s">
-        <v>421</v>
+        <v>392</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>422</v>
+        <v>393</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>423</v>
+        <v>394</v>
       </c>
       <c r="D106" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E106" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F106" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>424</v>
+        <v>395</v>
       </c>
       <c r="H106" t="s">
-        <v>425</v>
+        <v>396</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>426</v>
+        <v>397</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>427</v>
+        <v>398</v>
       </c>
       <c r="D107" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E107" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>428</v>
+        <v>399</v>
       </c>
       <c r="H107" t="s">
-        <v>429</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
       <c r="D108" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E108" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>432</v>
+        <v>403</v>
       </c>
       <c r="H108" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>434</v>
+        <v>405</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>435</v>
+        <v>406</v>
       </c>
       <c r="D109" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E109" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F109" t="s">
-        <v>158</v>
+        <v>338</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>436</v>
+        <v>407</v>
       </c>
       <c r="H109" t="s">
-        <v>437</v>
+        <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>439</v>
+        <v>410</v>
       </c>
       <c r="D110" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E110" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F110" t="s">
-        <v>147</v>
+        <v>244</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="H110" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>443</v>
+        <v>414</v>
       </c>
       <c r="D111" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E111" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>244</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="H111" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="D112" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E112" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>419</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>448</v>
+        <v>420</v>
       </c>
       <c r="H112" t="s">
-        <v>449</v>
+        <v>421</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>450</v>
+        <v>422</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>451</v>
+        <v>423</v>
       </c>
       <c r="D113" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E113" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F113" t="s">
-        <v>154</v>
+        <v>56</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>452</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>453</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>454</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>455</v>
+        <v>427</v>
       </c>
       <c r="D114" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E114" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F114" t="s">
-        <v>154</v>
+        <v>257</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>456</v>
+        <v>428</v>
       </c>
       <c r="H114" t="s">
-        <v>457</v>
+        <v>429</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>458</v>
+        <v>430</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>459</v>
+        <v>431</v>
       </c>
       <c r="D115" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E115" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F115" t="s">
-        <v>158</v>
+        <v>56</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>460</v>
+        <v>432</v>
       </c>
       <c r="H115" t="s">
-        <v>461</v>
+        <v>433</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>462</v>
+        <v>434</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>463</v>
+        <v>435</v>
       </c>
       <c r="D116" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E116" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F116" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>464</v>
+        <v>436</v>
       </c>
       <c r="H116" t="s">
-        <v>465</v>
+        <v>437</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>466</v>
+        <v>438</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>467</v>
+        <v>439</v>
       </c>
       <c r="D117" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E117" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F117" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>49</v>
+        <v>440</v>
       </c>
       <c r="H117" t="s">
-        <v>468</v>
+        <v>441</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>469</v>
+        <v>442</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>470</v>
+        <v>443</v>
       </c>
       <c r="D118" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E118" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F118" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>471</v>
+        <v>444</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>445</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>446</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>474</v>
+        <v>447</v>
       </c>
       <c r="D119" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E119" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F119" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>475</v>
+        <v>448</v>
       </c>
       <c r="H119" t="s">
-        <v>476</v>
+        <v>449</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>477</v>
+        <v>450</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="D120" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E120" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F120" t="s">
-        <v>223</v>
+        <v>87</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>479</v>
+        <v>452</v>
       </c>
       <c r="H120" t="s">
-        <v>480</v>
+        <v>453</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>481</v>
+        <v>454</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>482</v>
+        <v>455</v>
       </c>
       <c r="D121" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E121" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F121" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>483</v>
+        <v>456</v>
       </c>
       <c r="H121" t="s">
-        <v>484</v>
+        <v>457</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>485</v>
+        <v>458</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>486</v>
+        <v>459</v>
       </c>
       <c r="D122" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E122" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F122" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>487</v>
+        <v>460</v>
       </c>
       <c r="H122" t="s">
-        <v>488</v>
+        <v>461</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>489</v>
+        <v>462</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>490</v>
+        <v>463</v>
       </c>
       <c r="D123" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E123" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F123" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>491</v>
+        <v>464</v>
       </c>
       <c r="H123" t="s">
-        <v>492</v>
+        <v>465</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>493</v>
+        <v>466</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>494</v>
+        <v>467</v>
       </c>
       <c r="D124" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E124" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F124" t="s">
-        <v>183</v>
+        <v>334</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>495</v>
+        <v>468</v>
       </c>
       <c r="H124" t="s">
-        <v>496</v>
+        <v>469</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>497</v>
+        <v>470</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>498</v>
+        <v>471</v>
       </c>
       <c r="D125" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E125" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F125" t="s">
-        <v>183</v>
+        <v>100</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
       <c r="H125" t="s">
-        <v>500</v>
+        <v>473</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>501</v>
+        <v>474</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="D126" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E126" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F126" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
       <c r="H126" t="s">
-        <v>504</v>
+        <v>477</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>505</v>
+        <v>478</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>506</v>
+        <v>479</v>
       </c>
       <c r="D127" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E127" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F127" t="s">
-        <v>147</v>
+        <v>480</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>507</v>
+        <v>481</v>
       </c>
       <c r="H127" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="D128" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E128" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F128" t="s">
-        <v>233</v>
+        <v>480</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="H128" t="s">
-        <v>512</v>
+        <v>486</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
       <c r="D129" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="E129" t="s">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="F129" t="s">
-        <v>137</v>
+        <v>104</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="H129" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>10</v>
+        <v>492</v>
       </c>
       <c r="D130" t="s">
-        <v>518</v>
+        <v>242</v>
       </c>
       <c r="E130" t="s">
-        <v>519</v>
+        <v>243</v>
       </c>
       <c r="F130" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>520</v>
+        <v>493</v>
       </c>
       <c r="H130" t="s">
-        <v>521</v>
+        <v>494</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>522</v>
+        <v>495</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>496</v>
       </c>
       <c r="D131" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E131" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F131" t="s">
-        <v>525</v>
+        <v>244</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>526</v>
+        <v>497</v>
       </c>
       <c r="H131" t="s">
-        <v>527</v>
+        <v>498</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>528</v>
+        <v>499</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>17</v>
+        <v>500</v>
       </c>
       <c r="D132" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E132" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F132" t="s">
-        <v>525</v>
+        <v>244</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>49</v>
+        <v>501</v>
       </c>
       <c r="H132" t="s">
-        <v>529</v>
+        <v>502</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>31</v>
+        <v>504</v>
       </c>
       <c r="D133" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E133" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F133" t="s">
-        <v>525</v>
+        <v>338</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>531</v>
+        <v>505</v>
       </c>
       <c r="H133" t="s">
-        <v>532</v>
+        <v>506</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>533</v>
+        <v>507</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>508</v>
       </c>
       <c r="D134" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E134" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F134" t="s">
-        <v>525</v>
+        <v>100</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="H134" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>536</v>
+        <v>511</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>60</v>
+        <v>512</v>
       </c>
       <c r="D135" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E135" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F135" t="s">
-        <v>525</v>
+        <v>87</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="H135" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>539</v>
+        <v>515</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>65</v>
+        <v>516</v>
       </c>
       <c r="D136" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E136" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F136" t="s">
-        <v>525</v>
+        <v>111</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="H136" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>542</v>
+        <v>519</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>69</v>
+        <v>520</v>
       </c>
       <c r="D137" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E137" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F137" t="s">
-        <v>525</v>
+        <v>111</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
       <c r="H137" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>545</v>
+        <v>523</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>73</v>
+        <v>524</v>
       </c>
       <c r="D138" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E138" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F138" t="s">
+        <v>334</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="G138" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H138" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>76</v>
+        <v>528</v>
       </c>
       <c r="D139" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E139" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F139" t="s">
-        <v>525</v>
+        <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="H139" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>79</v>
+        <v>532</v>
       </c>
       <c r="D140" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E140" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F140" t="s">
-        <v>525</v>
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="H140" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>82</v>
+        <v>536</v>
       </c>
       <c r="D141" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E141" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F141" t="s">
-        <v>525</v>
+        <v>100</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="H141" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>557</v>
+        <v>539</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>85</v>
+        <v>540</v>
       </c>
       <c r="D142" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E142" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F142" t="s">
-        <v>525</v>
+        <v>111</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>558</v>
+        <v>541</v>
       </c>
       <c r="H142" t="s">
-        <v>559</v>
+        <v>542</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>560</v>
+        <v>543</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>89</v>
+        <v>544</v>
       </c>
       <c r="D143" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E143" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F143" t="s">
-        <v>525</v>
+        <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="H143" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>93</v>
+        <v>548</v>
       </c>
       <c r="D144" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E144" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="H144" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>98</v>
+        <v>552</v>
       </c>
       <c r="D145" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E145" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F145" t="s">
+        <v>61</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
       <c r="H145" t="s">
-        <v>568</v>
+        <v>554</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>569</v>
+        <v>555</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>102</v>
+        <v>556</v>
       </c>
       <c r="D146" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E146" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F146" t="s">
+        <v>61</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="H146" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>106</v>
+        <v>560</v>
       </c>
       <c r="D147" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E147" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F147" t="s">
-        <v>525</v>
+        <v>100</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="H147" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>110</v>
+        <v>564</v>
       </c>
       <c r="D148" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E148" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F148" t="s">
-        <v>525</v>
+        <v>87</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>576</v>
+        <v>565</v>
       </c>
       <c r="H148" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>114</v>
+        <v>568</v>
       </c>
       <c r="D149" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E149" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F149" t="s">
-        <v>525</v>
+        <v>244</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>579</v>
+        <v>118</v>
       </c>
       <c r="H149" t="s">
-        <v>580</v>
+        <v>569</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>285</v>
+        <v>571</v>
       </c>
       <c r="D150" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E150" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F150" t="s">
+        <v>244</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="H150" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>289</v>
+        <v>575</v>
       </c>
       <c r="D151" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E151" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F151" t="s">
+        <v>23</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="H151" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>293</v>
+        <v>579</v>
       </c>
       <c r="D152" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E152" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F152" t="s">
+        <v>56</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="H152" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>297</v>
+        <v>583</v>
       </c>
       <c r="D153" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E153" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F153" t="s">
+        <v>334</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="H153" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>301</v>
+        <v>587</v>
       </c>
       <c r="D154" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E154" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F154" t="s">
+        <v>40</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="H154" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>590</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>591</v>
+      </c>
+      <c r="D155" t="s">
+        <v>242</v>
+      </c>
+      <c r="E155" t="s">
+        <v>243</v>
+      </c>
+      <c r="F155" t="s">
+        <v>40</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H155" t="s">
         <v>593</v>
-      </c>
-[...16 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>594</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
         <v>595</v>
       </c>
-      <c r="B156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E156" t="s">
-        <v>524</v>
+        <v>243</v>
+      </c>
+      <c r="F156" t="s">
+        <v>300</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H156" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>313</v>
+        <v>599</v>
       </c>
       <c r="D157" t="s">
-        <v>523</v>
+        <v>242</v>
       </c>
       <c r="E157" t="s">
-        <v>524</v>
+        <v>243</v>
       </c>
       <c r="F157" t="s">
-        <v>525</v>
+        <v>300</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="H157" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>10</v>
+        <v>603</v>
       </c>
       <c r="D158" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E158" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F158" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H158" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>17</v>
+        <v>607</v>
       </c>
       <c r="D159" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E159" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F159" t="s">
-        <v>223</v>
+        <v>111</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>49</v>
+        <v>608</v>
       </c>
       <c r="H159" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>31</v>
+        <v>611</v>
       </c>
       <c r="D160" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E160" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F160" t="s">
-        <v>122</v>
+        <v>338</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="H160" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>615</v>
       </c>
       <c r="D161" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E161" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F161" t="s">
-        <v>379</v>
+        <v>257</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="H161" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>60</v>
+        <v>619</v>
       </c>
       <c r="D162" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E162" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F162" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="H162" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>65</v>
+        <v>623</v>
       </c>
       <c r="D163" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E163" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F163" t="s">
-        <v>223</v>
+        <v>334</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="H163" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>69</v>
+        <v>627</v>
       </c>
       <c r="D164" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E164" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F164" t="s">
-        <v>126</v>
+        <v>419</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="H164" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>73</v>
+        <v>631</v>
       </c>
       <c r="D165" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E165" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F165" t="s">
-        <v>42</v>
+        <v>419</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="H165" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>76</v>
+        <v>635</v>
       </c>
       <c r="D166" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E166" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F166" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>49</v>
+        <v>636</v>
       </c>
       <c r="H166" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>79</v>
+        <v>639</v>
       </c>
       <c r="D167" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E167" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F167" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="H167" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>82</v>
+        <v>643</v>
       </c>
       <c r="D168" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E168" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F168" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="H168" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>85</v>
+        <v>647</v>
       </c>
       <c r="D169" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E169" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F169" t="s">
-        <v>223</v>
+        <v>100</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>49</v>
+        <v>648</v>
       </c>
       <c r="H169" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>635</v>
+        <v>650</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>93</v>
+        <v>651</v>
       </c>
       <c r="D170" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E170" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F170" t="s">
-        <v>158</v>
+        <v>87</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="H170" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>98</v>
+        <v>655</v>
       </c>
       <c r="D171" t="s">
-        <v>601</v>
+        <v>242</v>
       </c>
       <c r="E171" t="s">
-        <v>602</v>
+        <v>243</v>
       </c>
       <c r="F171" t="s">
-        <v>130</v>
+        <v>257</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="H171" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>10</v>
+        <v>659</v>
       </c>
       <c r="D172" t="s">
-        <v>642</v>
+        <v>242</v>
       </c>
       <c r="E172" t="s">
-        <v>643</v>
+        <v>243</v>
       </c>
       <c r="F172" t="s">
-        <v>223</v>
+        <v>257</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="H172" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>10</v>
+        <v>663</v>
       </c>
       <c r="D173" t="s">
-        <v>647</v>
+        <v>242</v>
       </c>
       <c r="E173" t="s">
-        <v>648</v>
+        <v>243</v>
       </c>
       <c r="F173" t="s">
-        <v>649</v>
+        <v>100</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="H173" t="s">
-        <v>651</v>
+        <v>665</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>65</v>
+        <v>667</v>
       </c>
       <c r="D174" t="s">
-        <v>647</v>
+        <v>242</v>
       </c>
       <c r="E174" t="s">
-        <v>648</v>
+        <v>243</v>
       </c>
       <c r="F174" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="H174" t="s">
-        <v>96</v>
+        <v>669</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>10</v>
+        <v>671</v>
       </c>
       <c r="D175" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E175" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F175" t="s">
+        <v>244</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="H175" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>17</v>
+        <v>675</v>
       </c>
       <c r="D176" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E176" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F176" t="s">
+        <v>87</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="H176" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>31</v>
+        <v>679</v>
       </c>
       <c r="D177" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E177" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F177" t="s">
+        <v>47</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="H177" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>36</v>
+        <v>683</v>
       </c>
       <c r="D178" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E178" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>666</v>
+        <v>684</v>
       </c>
       <c r="H178" t="s">
-        <v>667</v>
+        <v>685</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>60</v>
+        <v>687</v>
       </c>
       <c r="D179" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E179" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F179" t="s">
+        <v>87</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
       <c r="H179" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>65</v>
+        <v>691</v>
       </c>
       <c r="D180" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E180" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F180" t="s">
+        <v>244</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="H180" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>673</v>
+        <v>694</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>69</v>
+        <v>695</v>
       </c>
       <c r="D181" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E181" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F181" t="s">
+        <v>244</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>674</v>
+        <v>696</v>
       </c>
       <c r="H181" t="s">
-        <v>675</v>
+        <v>697</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>676</v>
+        <v>698</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>73</v>
+        <v>699</v>
       </c>
       <c r="D182" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E182" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F182" t="s">
+        <v>111</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>677</v>
+        <v>700</v>
       </c>
       <c r="H182" t="s">
-        <v>678</v>
+        <v>701</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>679</v>
+        <v>702</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>76</v>
+        <v>703</v>
       </c>
       <c r="D183" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E183" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F183" t="s">
+        <v>334</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="H183" t="s">
-        <v>681</v>
+        <v>705</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>682</v>
+        <v>706</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>79</v>
+        <v>707</v>
       </c>
       <c r="D184" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E184" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F184" t="s">
+        <v>104</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>683</v>
+        <v>708</v>
       </c>
       <c r="H184" t="s">
-        <v>684</v>
+        <v>709</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>685</v>
+        <v>710</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>82</v>
+        <v>711</v>
       </c>
       <c r="D185" t="s">
-        <v>655</v>
+        <v>242</v>
       </c>
       <c r="E185" t="s">
-        <v>656</v>
+        <v>243</v>
+      </c>
+      <c r="F185" t="s">
+        <v>334</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>686</v>
+        <v>712</v>
       </c>
       <c r="H185" t="s">
-        <v>687</v>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>714</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>715</v>
+      </c>
+      <c r="D186" t="s">
+        <v>242</v>
+      </c>
+      <c r="E186" t="s">
+        <v>243</v>
+      </c>
+      <c r="F186" t="s">
+        <v>257</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H186" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>718</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>719</v>
+      </c>
+      <c r="D187" t="s">
+        <v>242</v>
+      </c>
+      <c r="E187" t="s">
+        <v>243</v>
+      </c>
+      <c r="F187" t="s">
+        <v>257</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H187" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>722</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>723</v>
+      </c>
+      <c r="D188" t="s">
+        <v>242</v>
+      </c>
+      <c r="E188" t="s">
+        <v>243</v>
+      </c>
+      <c r="F188" t="s">
+        <v>100</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H188" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>726</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>727</v>
+      </c>
+      <c r="D189" t="s">
+        <v>242</v>
+      </c>
+      <c r="E189" t="s">
+        <v>243</v>
+      </c>
+      <c r="F189" t="s">
+        <v>111</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H189" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>730</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>731</v>
+      </c>
+      <c r="D190" t="s">
+        <v>242</v>
+      </c>
+      <c r="E190" t="s">
+        <v>243</v>
+      </c>
+      <c r="F190" t="s">
+        <v>111</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H190" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>734</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>735</v>
+      </c>
+      <c r="D191" t="s">
+        <v>242</v>
+      </c>
+      <c r="E191" t="s">
+        <v>243</v>
+      </c>
+      <c r="F191" t="s">
+        <v>104</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H191" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>738</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>739</v>
+      </c>
+      <c r="D192" t="s">
+        <v>242</v>
+      </c>
+      <c r="E192" t="s">
+        <v>243</v>
+      </c>
+      <c r="F192" t="s">
+        <v>338</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H192" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>742</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>743</v>
+      </c>
+      <c r="D193" t="s">
+        <v>242</v>
+      </c>
+      <c r="E193" t="s">
+        <v>243</v>
+      </c>
+      <c r="F193" t="s">
+        <v>87</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H193" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>746</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>747</v>
+      </c>
+      <c r="D194" t="s">
+        <v>242</v>
+      </c>
+      <c r="E194" t="s">
+        <v>243</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H194" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>750</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>751</v>
+      </c>
+      <c r="D195" t="s">
+        <v>242</v>
+      </c>
+      <c r="E195" t="s">
+        <v>243</v>
+      </c>
+      <c r="F195" t="s">
+        <v>47</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H195" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>754</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>755</v>
+      </c>
+      <c r="D196" t="s">
+        <v>242</v>
+      </c>
+      <c r="E196" t="s">
+        <v>243</v>
+      </c>
+      <c r="F196" t="s">
+        <v>334</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H196" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>758</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>759</v>
+      </c>
+      <c r="D197" t="s">
+        <v>242</v>
+      </c>
+      <c r="E197" t="s">
+        <v>243</v>
+      </c>
+      <c r="F197" t="s">
+        <v>100</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H197" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>762</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>763</v>
+      </c>
+      <c r="D198" t="s">
+        <v>242</v>
+      </c>
+      <c r="E198" t="s">
+        <v>243</v>
+      </c>
+      <c r="F198" t="s">
+        <v>244</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H198" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>766</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>767</v>
+      </c>
+      <c r="D199" t="s">
+        <v>242</v>
+      </c>
+      <c r="E199" t="s">
+        <v>243</v>
+      </c>
+      <c r="F199" t="s">
+        <v>257</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H199" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>770</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>771</v>
+      </c>
+      <c r="D200" t="s">
+        <v>242</v>
+      </c>
+      <c r="E200" t="s">
+        <v>243</v>
+      </c>
+      <c r="F200" t="s">
+        <v>257</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H200" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>774</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>775</v>
+      </c>
+      <c r="D201" t="s">
+        <v>242</v>
+      </c>
+      <c r="E201" t="s">
+        <v>243</v>
+      </c>
+      <c r="F201" t="s">
+        <v>111</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H201" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>778</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>779</v>
+      </c>
+      <c r="D202" t="s">
+        <v>242</v>
+      </c>
+      <c r="E202" t="s">
+        <v>243</v>
+      </c>
+      <c r="F202" t="s">
+        <v>111</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H202" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>782</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>783</v>
+      </c>
+      <c r="D203" t="s">
+        <v>242</v>
+      </c>
+      <c r="E203" t="s">
+        <v>243</v>
+      </c>
+      <c r="F203" t="s">
+        <v>480</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H203" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>786</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>787</v>
+      </c>
+      <c r="D204" t="s">
+        <v>242</v>
+      </c>
+      <c r="E204" t="s">
+        <v>243</v>
+      </c>
+      <c r="F204" t="s">
+        <v>244</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H204" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>790</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>791</v>
+      </c>
+      <c r="D205" t="s">
+        <v>242</v>
+      </c>
+      <c r="E205" t="s">
+        <v>243</v>
+      </c>
+      <c r="F205" t="s">
+        <v>244</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H205" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>794</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>795</v>
+      </c>
+      <c r="D206" t="s">
+        <v>242</v>
+      </c>
+      <c r="E206" t="s">
+        <v>243</v>
+      </c>
+      <c r="F206" t="s">
+        <v>480</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H206" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>798</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>799</v>
+      </c>
+      <c r="D207" t="s">
+        <v>242</v>
+      </c>
+      <c r="E207" t="s">
+        <v>243</v>
+      </c>
+      <c r="F207" t="s">
+        <v>257</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H207" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>802</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>803</v>
+      </c>
+      <c r="D208" t="s">
+        <v>242</v>
+      </c>
+      <c r="E208" t="s">
+        <v>243</v>
+      </c>
+      <c r="F208" t="s">
+        <v>257</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H208" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>806</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>807</v>
+      </c>
+      <c r="D209" t="s">
+        <v>242</v>
+      </c>
+      <c r="E209" t="s">
+        <v>243</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H209" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>810</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>811</v>
+      </c>
+      <c r="D210" t="s">
+        <v>242</v>
+      </c>
+      <c r="E210" t="s">
+        <v>243</v>
+      </c>
+      <c r="F210" t="s">
+        <v>334</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H210" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>814</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>815</v>
+      </c>
+      <c r="D211" t="s">
+        <v>242</v>
+      </c>
+      <c r="E211" t="s">
+        <v>243</v>
+      </c>
+      <c r="F211" t="s">
+        <v>47</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H211" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>818</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>819</v>
+      </c>
+      <c r="D212" t="s">
+        <v>242</v>
+      </c>
+      <c r="E212" t="s">
+        <v>243</v>
+      </c>
+      <c r="F212" t="s">
+        <v>40</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H212" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>822</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" t="s">
+        <v>823</v>
+      </c>
+      <c r="E213" t="s">
+        <v>824</v>
+      </c>
+      <c r="F213" t="s">
+        <v>87</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H213" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>827</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" t="s">
+        <v>828</v>
+      </c>
+      <c r="E214" t="s">
+        <v>829</v>
+      </c>
+      <c r="F214" t="s">
+        <v>29</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H214" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>832</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>17</v>
+      </c>
+      <c r="D215" t="s">
+        <v>828</v>
+      </c>
+      <c r="E215" t="s">
+        <v>829</v>
+      </c>
+      <c r="F215" t="s">
+        <v>29</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H215" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>834</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>22</v>
+      </c>
+      <c r="D216" t="s">
+        <v>828</v>
+      </c>
+      <c r="E216" t="s">
+        <v>829</v>
+      </c>
+      <c r="F216" t="s">
+        <v>29</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H216" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>837</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>51</v>
+      </c>
+      <c r="D217" t="s">
+        <v>828</v>
+      </c>
+      <c r="E217" t="s">
+        <v>829</v>
+      </c>
+      <c r="F217" t="s">
+        <v>29</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H217" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>840</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>55</v>
+      </c>
+      <c r="D218" t="s">
+        <v>828</v>
+      </c>
+      <c r="E218" t="s">
+        <v>829</v>
+      </c>
+      <c r="F218" t="s">
+        <v>29</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H218" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>843</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>60</v>
+      </c>
+      <c r="D219" t="s">
+        <v>828</v>
+      </c>
+      <c r="E219" t="s">
+        <v>829</v>
+      </c>
+      <c r="F219" t="s">
+        <v>29</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H219" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>846</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>65</v>
+      </c>
+      <c r="D220" t="s">
+        <v>828</v>
+      </c>
+      <c r="E220" t="s">
+        <v>829</v>
+      </c>
+      <c r="F220" t="s">
+        <v>29</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H220" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>849</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>69</v>
+      </c>
+      <c r="D221" t="s">
+        <v>828</v>
+      </c>
+      <c r="E221" t="s">
+        <v>829</v>
+      </c>
+      <c r="F221" t="s">
+        <v>29</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H221" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>852</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>73</v>
+      </c>
+      <c r="D222" t="s">
+        <v>828</v>
+      </c>
+      <c r="E222" t="s">
+        <v>829</v>
+      </c>
+      <c r="F222" t="s">
+        <v>29</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H222" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>855</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>77</v>
+      </c>
+      <c r="D223" t="s">
+        <v>828</v>
+      </c>
+      <c r="E223" t="s">
+        <v>829</v>
+      </c>
+      <c r="F223" t="s">
+        <v>29</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H223" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>858</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>81</v>
+      </c>
+      <c r="D224" t="s">
+        <v>828</v>
+      </c>
+      <c r="E224" t="s">
+        <v>829</v>
+      </c>
+      <c r="F224" t="s">
+        <v>29</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H224" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>861</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>147</v>
+      </c>
+      <c r="D225" t="s">
+        <v>828</v>
+      </c>
+      <c r="E225" t="s">
+        <v>829</v>
+      </c>
+      <c r="F225" t="s">
+        <v>29</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H225" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>864</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>151</v>
+      </c>
+      <c r="D226" t="s">
+        <v>828</v>
+      </c>
+      <c r="E226" t="s">
+        <v>829</v>
+      </c>
+      <c r="F226" t="s">
+        <v>29</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H226" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>867</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>155</v>
+      </c>
+      <c r="D227" t="s">
+        <v>828</v>
+      </c>
+      <c r="E227" t="s">
+        <v>829</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H227" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>870</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>160</v>
+      </c>
+      <c r="D228" t="s">
+        <v>828</v>
+      </c>
+      <c r="E228" t="s">
+        <v>829</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H228" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>873</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>164</v>
+      </c>
+      <c r="D229" t="s">
+        <v>828</v>
+      </c>
+      <c r="E229" t="s">
+        <v>829</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H229" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>876</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>168</v>
+      </c>
+      <c r="D230" t="s">
+        <v>828</v>
+      </c>
+      <c r="E230" t="s">
+        <v>829</v>
+      </c>
+      <c r="F230" t="s">
+        <v>29</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H230" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>879</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>172</v>
+      </c>
+      <c r="D231" t="s">
+        <v>828</v>
+      </c>
+      <c r="E231" t="s">
+        <v>829</v>
+      </c>
+      <c r="F231" t="s">
+        <v>29</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H231" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>882</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>176</v>
+      </c>
+      <c r="D232" t="s">
+        <v>828</v>
+      </c>
+      <c r="E232" t="s">
+        <v>829</v>
+      </c>
+      <c r="F232" t="s">
+        <v>29</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H232" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>885</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>179</v>
+      </c>
+      <c r="D233" t="s">
+        <v>828</v>
+      </c>
+      <c r="E233" t="s">
+        <v>829</v>
+      </c>
+      <c r="F233" t="s">
+        <v>29</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H233" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>888</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>182</v>
+      </c>
+      <c r="D234" t="s">
+        <v>828</v>
+      </c>
+      <c r="E234" t="s">
+        <v>829</v>
+      </c>
+      <c r="F234" t="s">
+        <v>29</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H234" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>891</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>186</v>
+      </c>
+      <c r="D235" t="s">
+        <v>828</v>
+      </c>
+      <c r="E235" t="s">
+        <v>829</v>
+      </c>
+      <c r="F235" t="s">
+        <v>29</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H235" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>894</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>190</v>
+      </c>
+      <c r="D236" t="s">
+        <v>828</v>
+      </c>
+      <c r="E236" t="s">
+        <v>829</v>
+      </c>
+      <c r="F236" t="s">
+        <v>29</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H236" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>897</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>194</v>
+      </c>
+      <c r="D237" t="s">
+        <v>828</v>
+      </c>
+      <c r="E237" t="s">
+        <v>829</v>
+      </c>
+      <c r="F237" t="s">
+        <v>29</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H237" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>900</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>198</v>
+      </c>
+      <c r="D238" t="s">
+        <v>828</v>
+      </c>
+      <c r="E238" t="s">
+        <v>829</v>
+      </c>
+      <c r="F238" t="s">
+        <v>29</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H238" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>903</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>202</v>
+      </c>
+      <c r="D239" t="s">
+        <v>828</v>
+      </c>
+      <c r="E239" t="s">
+        <v>829</v>
+      </c>
+      <c r="F239" t="s">
+        <v>29</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H239" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>906</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>386</v>
+      </c>
+      <c r="D240" t="s">
+        <v>828</v>
+      </c>
+      <c r="E240" t="s">
+        <v>829</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H240" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>908</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>390</v>
+      </c>
+      <c r="D241" t="s">
+        <v>828</v>
+      </c>
+      <c r="E241" t="s">
+        <v>829</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H241" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>911</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>394</v>
+      </c>
+      <c r="D242" t="s">
+        <v>828</v>
+      </c>
+      <c r="E242" t="s">
+        <v>829</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H242" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>914</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>398</v>
+      </c>
+      <c r="D243" t="s">
+        <v>828</v>
+      </c>
+      <c r="E243" t="s">
+        <v>829</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H243" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>916</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>402</v>
+      </c>
+      <c r="D244" t="s">
+        <v>828</v>
+      </c>
+      <c r="E244" t="s">
+        <v>829</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H244" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>918</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>406</v>
+      </c>
+      <c r="D245" t="s">
+        <v>828</v>
+      </c>
+      <c r="E245" t="s">
+        <v>829</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H245" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>920</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>410</v>
+      </c>
+      <c r="D246" t="s">
+        <v>828</v>
+      </c>
+      <c r="E246" t="s">
+        <v>829</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H246" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>922</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>414</v>
+      </c>
+      <c r="D247" t="s">
+        <v>828</v>
+      </c>
+      <c r="E247" t="s">
+        <v>829</v>
+      </c>
+      <c r="F247" t="s">
+        <v>29</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H247" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>925</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" t="s">
+        <v>926</v>
+      </c>
+      <c r="E248" t="s">
+        <v>927</v>
+      </c>
+      <c r="F248" t="s">
+        <v>87</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H248" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>930</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>17</v>
+      </c>
+      <c r="D249" t="s">
+        <v>926</v>
+      </c>
+      <c r="E249" t="s">
+        <v>927</v>
+      </c>
+      <c r="F249" t="s">
+        <v>56</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H249" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>932</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>22</v>
+      </c>
+      <c r="D250" t="s">
+        <v>926</v>
+      </c>
+      <c r="E250" t="s">
+        <v>927</v>
+      </c>
+      <c r="F250" t="s">
+        <v>244</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H250" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>935</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>51</v>
+      </c>
+      <c r="D251" t="s">
+        <v>926</v>
+      </c>
+      <c r="E251" t="s">
+        <v>927</v>
+      </c>
+      <c r="F251" t="s">
+        <v>480</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H251" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>938</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>55</v>
+      </c>
+      <c r="D252" t="s">
+        <v>926</v>
+      </c>
+      <c r="E252" t="s">
+        <v>927</v>
+      </c>
+      <c r="F252" t="s">
+        <v>87</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H252" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>941</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>60</v>
+      </c>
+      <c r="D253" t="s">
+        <v>926</v>
+      </c>
+      <c r="E253" t="s">
+        <v>927</v>
+      </c>
+      <c r="F253" t="s">
+        <v>56</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H253" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>944</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>65</v>
+      </c>
+      <c r="D254" t="s">
+        <v>926</v>
+      </c>
+      <c r="E254" t="s">
+        <v>927</v>
+      </c>
+      <c r="F254" t="s">
+        <v>23</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H254" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>947</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>69</v>
+      </c>
+      <c r="D255" t="s">
+        <v>926</v>
+      </c>
+      <c r="E255" t="s">
+        <v>927</v>
+      </c>
+      <c r="F255" t="s">
+        <v>87</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H255" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>950</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>73</v>
+      </c>
+      <c r="D256" t="s">
+        <v>926</v>
+      </c>
+      <c r="E256" t="s">
+        <v>927</v>
+      </c>
+      <c r="F256" t="s">
+        <v>104</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H256" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>952</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>77</v>
+      </c>
+      <c r="D257" t="s">
+        <v>926</v>
+      </c>
+      <c r="E257" t="s">
+        <v>927</v>
+      </c>
+      <c r="F257" t="s">
+        <v>87</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H257" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>955</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>81</v>
+      </c>
+      <c r="D258" t="s">
+        <v>926</v>
+      </c>
+      <c r="E258" t="s">
+        <v>927</v>
+      </c>
+      <c r="F258" t="s">
+        <v>244</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H258" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>958</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>147</v>
+      </c>
+      <c r="D259" t="s">
+        <v>926</v>
+      </c>
+      <c r="E259" t="s">
+        <v>927</v>
+      </c>
+      <c r="F259" t="s">
+        <v>56</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H259" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>960</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>151</v>
+      </c>
+      <c r="D260" t="s">
+        <v>926</v>
+      </c>
+      <c r="E260" t="s">
+        <v>927</v>
+      </c>
+      <c r="F260" t="s">
+        <v>100</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H260" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>963</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>155</v>
+      </c>
+      <c r="D261" t="s">
+        <v>926</v>
+      </c>
+      <c r="E261" t="s">
+        <v>927</v>
+      </c>
+      <c r="F261" t="s">
+        <v>100</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H261" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>966</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>160</v>
+      </c>
+      <c r="D262" t="s">
+        <v>926</v>
+      </c>
+      <c r="E262" t="s">
+        <v>927</v>
+      </c>
+      <c r="F262" t="s">
+        <v>104</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H262" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>969</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>164</v>
+      </c>
+      <c r="D263" t="s">
+        <v>926</v>
+      </c>
+      <c r="E263" t="s">
+        <v>927</v>
+      </c>
+      <c r="F263" t="s">
+        <v>300</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H263" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>972</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>168</v>
+      </c>
+      <c r="D264" t="s">
+        <v>926</v>
+      </c>
+      <c r="E264" t="s">
+        <v>927</v>
+      </c>
+      <c r="F264" t="s">
+        <v>480</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H264" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>975</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>172</v>
+      </c>
+      <c r="D265" t="s">
+        <v>926</v>
+      </c>
+      <c r="E265" t="s">
+        <v>927</v>
+      </c>
+      <c r="F265" t="s">
+        <v>87</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H265" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>978</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>176</v>
+      </c>
+      <c r="D266" t="s">
+        <v>926</v>
+      </c>
+      <c r="E266" t="s">
+        <v>927</v>
+      </c>
+      <c r="F266" t="s">
+        <v>56</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H266" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>981</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>179</v>
+      </c>
+      <c r="D267" t="s">
+        <v>926</v>
+      </c>
+      <c r="E267" t="s">
+        <v>927</v>
+      </c>
+      <c r="F267" t="s">
+        <v>480</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H267" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>984</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>182</v>
+      </c>
+      <c r="D268" t="s">
+        <v>926</v>
+      </c>
+      <c r="E268" t="s">
+        <v>927</v>
+      </c>
+      <c r="F268" t="s">
+        <v>23</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H268" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>987</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>186</v>
+      </c>
+      <c r="D269" t="s">
+        <v>926</v>
+      </c>
+      <c r="E269" t="s">
+        <v>927</v>
+      </c>
+      <c r="F269" t="s">
+        <v>87</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H269" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>990</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>190</v>
+      </c>
+      <c r="D270" t="s">
+        <v>926</v>
+      </c>
+      <c r="E270" t="s">
+        <v>927</v>
+      </c>
+      <c r="F270" t="s">
+        <v>244</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H270" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>993</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>194</v>
+      </c>
+      <c r="D271" t="s">
+        <v>926</v>
+      </c>
+      <c r="E271" t="s">
+        <v>927</v>
+      </c>
+      <c r="F271" t="s">
+        <v>56</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H271" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>996</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>198</v>
+      </c>
+      <c r="D272" t="s">
+        <v>926</v>
+      </c>
+      <c r="E272" t="s">
+        <v>927</v>
+      </c>
+      <c r="F272" t="s">
+        <v>257</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H272" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>999</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>10</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F273" t="s">
+        <v>56</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>10</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>60</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F275" t="s">
+        <v>156</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H275" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F276" t="s">
+        <v>29</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>17</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>22</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>51</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>55</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>60</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>65</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>69</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>73</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>77</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>81</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>147</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>151</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>160</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>164</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>168</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>172</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>176</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>179</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>186</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>198</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1079</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7758,50 +12023,162 @@
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>