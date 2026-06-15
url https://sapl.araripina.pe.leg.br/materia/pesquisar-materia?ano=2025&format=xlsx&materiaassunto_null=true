--- v0 (2026-04-10)
+++ v1 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5120" uniqueCount="2301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5484" uniqueCount="2458">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -8085,50 +8085,521 @@
 _x000D_
 EMENTA: Dispõe sobre a Criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Araripina, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_resolucao_no_004.2025_-_escola_do_legislativo.docx</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a criação da Escola do Legislativo no âmbito da Câmara Municipal de Araripina-PE e dá outras providências.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>Ofício Nº 017/2025, datado de 14/10/2025_x000D_
 _x000D_
 Resposta ao pedido de vista do Pl nº 39/2025</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Portarias</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/portaria_no_001_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 001/2025</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/portaria_no_002_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 002/2025</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/portaria_no_003_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 003/2025</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/portaria_no_004_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 004/2025</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/portaria_no_005_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 005/2025</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/portaria_no_006_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 006/2025</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 007/2025</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/portaria_no_008_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 008/2025</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/portaria_no_009_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 009/2025</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/portaria_no_010_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 010/2025</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/portaria_no_011_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 011/2025</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/portaria_no_012_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 012/2025</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/portaria_no_013_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 013/2025</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/portaria_no_014_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 014/2025</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/portaria_no_015_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 015/2025</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/portaria_no_016_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 016/2025</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/17_-_janeiro_-_nomeados_-__2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 017/2025</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/portaria_no_018_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 018/2025</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/portaria_no_019_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 019/2025</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/portaria_n_020_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 020/2025</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/portaria_no_021_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 021/2025.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/23-_janeiro_2025_danusia_nomeacao.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 023/2025</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/25-_janeiro_2025_exonerados.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 025/2025</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/26-_fevereiro_-_nomeados.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 026/2025</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/portaria_no_027_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 027/2025</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_no_032_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 032/2025</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/portaria_n_33_-_regulamenta_horario_de_trabalho_1.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 033/2025</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/34-_marco_-_nomeados_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 034/2025</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/36_-_marco_2025_-_exonerados.docx</t>
+  </si>
+  <si>
+    <t>PORTARIAS DE N° 036/2025</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/38_-_abril_2025_-novos_1.docx</t>
+  </si>
+  <si>
+    <t>PORTADORIA N° 038/2025</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/portaria_no_040_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 040/2025</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/portaria_no_041_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA 041/2025</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_no_043_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 043/2025</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_no_044_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 044/2025</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/portaria_no_045_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 045/2025</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/portaria_n_046_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE N° 046/2025</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/portaria_no_047_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA DE Nº 047/2025</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/portaria_no_048_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 048/2025</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/portaria_no_049_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 049/2025</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/portaria_no_050_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 050/2025</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/portaria_no_051_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 051/2025</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/portaria_no_052_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 052/2025</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/53_-_maio_2025_-novos.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 053/2025</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/portaria_no_054_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 054/2025</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/55_-_maio_2025_-_exonerados.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 055/2025</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/portaria_no_056_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 056/2025</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/portaria_no_057_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 057/2025</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/portaria_no_058_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 058/2025</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/portaria_no_059_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 059/2025</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/portaria_no_060_-_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 060/2025</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/61_-_junho_-_nomeados_2025.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 061/2025</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/62_-junho_2025._2-novos.docx</t>
+  </si>
+  <si>
+    <t>PORTARIA N° 062/2025</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOA</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_modificativa_no_001__loa_-_divona.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2025 ao Projeto de Lei Orçamentária Anual – LOA 2026_x000D_
 _x000D_
  Art. 1º — Fica alterado o anexo 6 – Programa de Trabalho, nos seguintes termos:</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_modificativa_no_02__loa_-_mesa_diretora.docx</t>
   </si>
   <si>
@@ -8640,56 +9111,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/570/projeto_de_decreto_legislativo_no_01_2025__silvanio_.kaligia_mateus.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_decreto_legislativo_no_002._concede_titulo_de_cidadao_araripinense_ao_sr._vicente_fialho_araujo___e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_decreto_legislativo_no_003._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_decreto_legislativo_no_004._naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_decreto_legislativo_no_005._2025_concede_titulo_de_cidadao_araripinense_ao__sr._francisco_flavio_daniel_da_silva___e_da_outras_providencias_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_decreto_legislativo_no_006_-_2025_concede_pelo_presente_decreto_o_premio_de_eficiencia_josias_inojosa__a_aeda__autarquia_educacional_do_araripe__e_da.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/670/decreto_lai_-_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_decreto_legislativo_008.2025_dispoe_sobre_o_julgamento_das_contas_do_prefeito_municipal_de_araripina_relativas_ao_exercicio_financeiro_de_2006.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_decreto_legislativo_010.2025_angela_geannordolli_pereira.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/838/projeto_de_decreto_legislativo_no_011.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_decreto_legislativo_no_012.2025.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_decreto_no_013.2025_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_decreto_legislativo_no_14.2025_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_decreto_legislativo_no_015.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_decreto_legislativo_no_016.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_decreto_legislativo_no_017.2025_joao_erlan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/891/projeto_de_decreto_018.2025_joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/892/projeto_de_decreto_no_019.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/893/projeto_de_decreto_legislativo_no_20_luciano_belo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_decreto_legislativo_no_21_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_decreto_legislativao_no_022_luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_decreto_legislativo_na_024.2025_rodrigo_castro.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_decreto_legislativo_no_025.2025_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_decreto_legislativo_no_026.2025_luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/916/projeto_de_decreto_no_027.2025_manel_de_jesus.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_decreto_legislativo_no_28.2025_rafael_bezerra.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/918/projeto_de_decreto_legislativo_no_029.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_decreto_legislativo_no_030.2025_rafael_bezerra.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_decreto_legislativo_no_031.2025_kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/939/projeto_de_decreto_no_032.2025_evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/940/projeto_de_decreto_no_033.2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_decreto_legislativo_no_035_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/957/titulos_de_cidadaos_araripinenses_037._bancada_situacao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_decreto_legislativo_no_038_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_decreto_legislativo_no_039._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_decreto_legislativo_no_041.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_decreto_legislativo_no_042.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_decreto_legislativo_no_043_evandro_e_silvanio.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_decreto_legislativo_no_44.2025_evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_decreto_legislativo_no_045.2025_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_de_decreto_legislativo_no_046._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_decreto_legislativo_no_047_bancada_da_situacao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/projeto_de_decreto_legislativo_no_048._naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/569/mocao_de_pesar__no_001._2025_professor_vicente.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/718/mocao_de_aplausos_-_crea_2025.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/787/mocao_de_aplausos_no_003_a_moleca_100_vergonha_e_mala_100_alca.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/816/mocao___004_-_a_atleta_yasmin_souza_-_pan_americano.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/840/mocao_de_aplausos_005.2025__mesa_diretora_._dia_do_administrador.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/849/mocao_de_aplausos_no_006.2025_-_francisco_edivaldo_aniversario_de_araripina.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/956/mocao_de_aplausos_no_007.francisco_edivaldo_alves.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento.001_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento.003.emenda_reforma_p.s_implantacao_academia__em_bom_jardim.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento.004.emenda_reforma_p.s_implantacao_academia__em_bom_jardim.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_005_secretario_estadual_de_saude.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_006_raquel_cantarelli.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/852/requerimento_no_007.2025_manoel_de_jesus.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/397/relatorio_e_parecer_camara_itinerante_001.2025.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/469/relatorio_e_parecer_-_reentruturacao_prefeitura.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/475/relatorio_e_parecer_-_servico_gratuito_para_tratamento_de_doenca_animal.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/476/relatorio_e_parecer_-_pl_no_002-2025_-_politica_de_atencao_a_saude_mental.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/495/relatorio_e_parecer_-_pl_legislativo_no_003-2025_-_institui_a_carteira_de_prioridade_-_portador_de_fibromialgia_1.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/496/relatorio_e_parecer_-_aumento_professores.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/497/relatorio_e_parecer_-_iptu_premiado.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/498/relatorio_e_parecer_-_projeto_de_resolucao_-_edvaldo_comissoes.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/499/relatorio_e_parecer_-_pl_mesa_diretora_-_002-2025_-.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/500/relatorio_e_parecer_conjunto_-_pll_-_004_006_e_008.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/501/relatorio_e_parecer_-_altera_lei_2.851-2017_-_comissionados_aeda.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/511/relatorio_e_parecer_-_pll_-_008-_2025_rfael.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/523/parecer_ao_projeto_006.2025_do_executivo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/524/parecer_ao_projeto_009.2025_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/539/relatorio_e_parecer_procuradoria_da_mulher_1.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/553/relatorio_e_parecer_-_alteracao_de_aliquota_de_constribuicao_previdenciaria.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/580/relatorio_e_parecer_-_pl_legislativo_no_010-2025_-_institui_o_dia_do_leao_-_francisco_edivaldo.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/581/relatorio_e_parecer_n_018._2025_conjunto_-__pls_legislativo_no_012_e_014_de_2025_-_utilidade_publica_-_aara_e_lions_-_francisco_edivaldo_e_sebastiao_dias.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/600/relatorio_e_parecer___020-_pl_legislativo_no_015-2025_-_institui_o_abril_laranja_10.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/601/relatorio_e_parecer_021_-_pl_legislativo_no_016_de_2025_-_utilidade_publica_-_aencart_sebastiao_dias.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/602/relatorio_e_parecer_n_022_-_pl_mesa_diretora_-_003-2025_-controle_interno_1.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/603/relatorio_e_parecer_023__projeto_de_decreto_001-2025_titulo_de_cidadao_araripinense_ao_sr._francisco_dos_santos__e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/608/relatorio_e_parecer_n_024_-_pl_legislativo_no_017-2025_-_institui_a_carteira_de_prioridade_maes_de_criancas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/624/relatorio_e_parecer_025_-_pl_legislativo_no_019-2025_-_institui_o_dia_do_gesseiro_-_angela.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/625/relatorio_e_parecer_026_-_transporte_de_passageito_-_aplicativo.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/655/parecer_n._027_2025__pl_0012_2025.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/656/parecer_n_028_2025._ref_ao_projeto_de_lei_n_014.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/657/relatorio_e_parecer_n_29-2025_-_gratificacao_ordenador_de_despesas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/658/relatorio_e_parecer_n_30-2025_-_gratificacao_gestor_coordenador_escolar.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/659/relatorio_e_parecer_conjunto_n_031-2025-__projetos_de_decreto_003-2025_e_004-2025__titulo_de_cidadao_araripinense_aos_sr.s_mauro_magalhaes_e_israel_hendrigo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/668/relatorio_e_parecer_n_032-2025-_pl_legislativo_no_020-2025_-_paz_na_escola_1.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/669/parecer_n._033_2025__pl_017.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/673/parecer_no_34_.__da_comissao_de_constituicao_de_orcamento_e_financas.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/674/parecer_n_035_2025.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/675/relatorio_e_parecer_n_036_-_pl_018-2025_-__abertura_de_credito_suplementar.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/676/parecer_n_037_2025-_decreto_legislativo_006.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/677/relatorio_e_parecer_n_038-2025-__projeto_de_decreto_005-2025__titulo_de_cidadao_araripinense_ao_sr._francisco_flavio_daniel.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/735/parecer_no_039__-_2025-__projeto_026.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/746/parecer_n._40_2025_ple_019.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/768/parecer_n_043-_2025_-_relatorio_e_parecer_-_atualiza_normas_-_conselho_de_desenvolvimento_rural_.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/769/parecer_n_044_-_2025_-_relatorio_e_parecer_-_cria_comite_de_investimento_do_araripitrev_-_pl_25-2025_-_executivo_.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/770/parecer_n_45_-_2025_-__projeto_n._024_isencao_de_itbi.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/811/relatorio_e_parecer_-_pl_legislativo_no_046_-2025_-_institui_a_carteira_de_pessoa_com_sindrome_de_down.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/819/parecer_no_048.2025__-_medalha_honra_ao_merito_-_professor_vicente.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/820/parecer_047_-_ldo_2025.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/821/parecer_no_050_-_medalha_-_prof._vicente.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/822/parecer_051_-_bolsa_pe_de_meia.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/850/relatorio_e_parecer_053-2025_-_pll_-_038-_denominacao_de_rua_3.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/871/parecer_n_054._2025__ao_pl_039_dispoe_sobre_o_atendimento_prioritario_de_advogados_nas_instituicoes_bancarias.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/868/parecer_no_055.2025_ref._ao_pl_no_040__denomina_de_jose_helio_batista_castro_a_rua_localizada_na_feira_nova.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_no_056.2025_altera_a_nomenclatura_prevista_no_art._1o_da_lei_3.121.2024_para__maria_da_conceicao_costa.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_n_057.2025_concede_titulo_de_cidadao_araripinense_ao__sr._ricardo_de_andrade_araujo_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_no_058.2025_ao_projeto_de_resolucao_no_004.202_que_dispoe_sobre_a_criacao_da_escola_do_legislativo_no_ambito_da_camara.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/927/parecer_n_59_-_2025-__merenda_escolar.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/930/relatorio_e_parecer__n_60-_reestruturacao_prefeitura_-_altera_e_acrescenta_dispositivos_na_lei_municipa.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/934/relatorio_e_parecer_n_061-2025-__projeto_de_decreto_013-2025__titulo_de_cidadao_araripinense_ao_sr._antonio_marcos_delmondes_leite.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/935/relatorio_e_parecer_n_062-_reentruturacao_prefeitura_-_revisao_de_salarios_funcionarios_efetivos.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/936/parecer_n_63_-_2025-_consorcio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/941/parecer_64_projeto_de_lei_no_038-2025.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/951/parecer_n_65_-_2025-_refis_do_iptu_e_issqn.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/948/relatorio_e_parecer_n_066_-_reentruturacao_suas_-_pl_039-2025.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/949/relatorio_e_parecer_n_067-2025-__projetos_de_decretos_026-2025_e_030-2025__titulo_de_cidadao_araripinense_luiza_francelino_e_mizael_da_silva_fialho.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/952/parecer_n_68_-_2025.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/950/relatorio_e_parecer_-_no_069-2025__-_pll_-_046-_denominacao_de_cmei_-_centro_de_educacao_na_serra_da_torre.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/969/relatorio_e_parecer_n_o_070_-_funcao_gratificada_-_parecer_no_pl_070-2025.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/987/relatorio_e_parecer_conjunto_n_071-2025-__projetos_de_decreto_36_38__e_40__titulo_de_cidadao_araripinense.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/988/parecer_n_072_2025-_decreto_legislativo_039.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/990/relatorio_e_parecer_-_no_073-2025__-_pll_-_048-_denominacao_de_escola.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/991/relatorio_e_parecer_-_no_074-2025__-_pll_-_049-_denominacao_de_escola.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/989/relatorio_e_parecer_conjunto_n_075-2025-__projetos_de_decreto_37__titulo_de_cidadao_araripinense_banda.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/parecer_no_076_relatorio_e_parecer_conjunto__leis_orcamentarias_030_e_ppa_031.2025_docx.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/relatorio_e_parecer__no_077-_pl_legislativo_no_050-2025_-_angela_-_programa_mulher_-_sua_saude_1.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_do_pll_004_-_006-2025_-_reforma_administrativa.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_da_mesa_diretora_no_07_-_verbas_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer__ple_035_-_altera_o_ctm_._1.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_n._083_-__conselho_municipal_de_educacao.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/relatorio_e_parecer_no_84_pl_041-2025_-_criacao_do_conselho_municipal_de_promocao_de_igualdade_racial_-_compir.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/relatorio_e_parecer_085_pl_042-2025_-_institui_e_regulamenta_a_casa_acolhe.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/relatorio_e_parecer_no_086_pl_043-2025_-_qualificacao_de_entidades_sem_fins_lucrativos_como_osss.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao.001.2025.substituicao.esgotamento.lb.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao.002.2025.containers.serra.torre.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao.003.construcao.asfaltica.003.2025.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao.005.2025.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao.006.2025.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao.007.2025.criacao_do_ceam.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao.008.convocar.aprov.concurso.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao.011.2025.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao.012.2025.calcamento.docm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao.014.2025.iluminacao_mirante.morais.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao.015.2025.recup.rede.esgoto.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao.016.2025.construcao.creche.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao.017.2025.iluminacao.av.princial.morais.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao.018.2025.aracao.terra.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao.019.2025.formar.comissao.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao.020.2025.passagem.molhada.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao.021.2025.implant.casa.azul.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao.022.2025.esf.serra.torre.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao.023.2025.abrigo.passageiros.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao.024.2025.redutor.velocidade.perimetral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao.025.2025.creche.rua.padre.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/404/indicacao.027.2025.construcao.calcadao.cemiterio.morais.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao.028.2025.revitalizacao_de_acudes_e_praca_alimentacao.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao.029.2025.saneamento.calcamento..docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao.030.2025.usb.serra_simoes.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao.031.saneamt.calcamento.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao.032.calcamento_rua_travessa_coelho_rodrigues.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao.033.2025.iluminacao_cavaco.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao.034.calcamento_da_vila_mendes_e_vila_bringel.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao.035.pavimentacao_asfaltica_vilas_jardim_e_jurema.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao.036.esf_serra_rodagem.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao.037.cemiterio_vila_serrania.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao.038_pagamento_precatorio.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao.040.2025crecuperacao_de_esgotos.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao.041.2025.energia_solar_mirantes.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao.042.2025_usb_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao.043.2025.pavimentacao_do_senhor_da_veronica.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao.044.2025_construcao_modulo_esportivo.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao.045.2025.construcao_de_escola_de_grande_porte_alto_boa_vista.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/423/indicaclao.046.2025.inclusao_da_estrada_vicinal.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao.047.esf_cohab.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao.048.atendimento_enfermagem.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao.049.2025.02.usb.santa_rosa.serra_do_morais.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao.050.2025.mutirao_limpeza.nascente.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao.051.2025.calcamentos_e_asfaltos_para_o_dist._de_serrania.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao.053.2025.iluminacao_da_vila_sampaio.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao.056.2025.recuperacao.transformacao.esc.bom_jesus_passos.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/436/i8ndicacao.057.2025.iluminacao.do_hospital_do_cancer_ao_aeroporto.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao.058.2025.operacao_lixo_zero_feira_nova_saco.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao.059.2025.solicitacoes._sitio_santana.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao.060.pavimentacao.asfaltica.serra_da_torre.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/442/indicacao.061.2025.disponibilizacao_de_trtansporte_escolar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao.062.quadro_para_sitio_apereto.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao.063.lixeiras_ecologicas.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao.064.quebra_molas.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao.065.praca_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao.067.descentralizacao_de_coleta_de_sangue.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao.068.wi-fi_para_distrito_de_serrania.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao.069.iluminacao_quadra_do_sitio_flamengo.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao.070.espaco_amplo_e_moderno_para_atender_todos_os_feirantes.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao.071.pontos_de_apoio_para_transportes_alternativos.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao.072.construcao_de_lombadas_eletronicas.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao.073.construcao_de_usb.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao.074.construcao_de_ponte_no_cavalete_i.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao.075.saneamento_e_manta_asfaltica.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao.076.iluminacao_quadra_residencial.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao.077.construcao_de_creche_rancharia.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/461/indicacao.078.construcao_de_uma_praca.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/462/indicacao.079.retirada_de_canteiro_e_fazer_manta_astaltica.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao.080.conserto_passagem_molhada.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao.081.usb._chapada_do_ramalhete.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao.082.saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao.083.reativar_poco_artesiano_lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao.084.esgoto_das_travessas_coracao_de_jesus_ii....docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao.085.instalacao_semaforo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao.086.recuperacao_creche_mae_corina.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao.87.construcao_passagem_molhada.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao.089.soros_antiofidicos.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_090.2025_luciano_belo.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_no_091.2025__luciano_belo.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_092.2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_093.2025__joao_de_lima_araujo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_094.2025_kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_no_095._2025_joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/492/indicacao_no_096.2025_angela_pereira.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_no_097.2025_francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_no_098._2025_joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/503/indicacao.099.casa_de_apoio_petrolina.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao.100.placa_de_identificacao.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao.101.medico_pediatra_nos_distritos.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao.102.satuario_sitio_pe_de_serra_dos_chagas.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/509/indicacoes.103.prolongamento_da_rua_joaquim_j_modesto.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao.104.ambulancia_para_rancharia.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao.105_ambulancia_posto_de_saude_abv.docm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao.107.emendar_leis_aeda.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao.108.quadra.sitio.conceicao.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao.109.conserto_de_estradas_sitio_santana_e_sao_paulo.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao.110._seneamento_e_calcamento_da_rua_2_sitio_inacio.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao.111.pavimentacao_e_calcamento_travessa_nova_araripina_ao_adelino.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao.113_reforma_da_praca_de_nascente_e_parque__para_recreacao.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao._115_construcao_de_dois_acessos_para_melhoria_na_mobilidade_urbana.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao.117_interprete_de_libras.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao.118.calcamento_da_rua_sao_pedro_abv.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao.119.2025__instalacao_da_casa_da_juventude.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao.120_quadra_para_o_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao.121.regularizacao_do_abastecimento_caixa_dagua_jurema.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao.122_sitio_agua_branca_e_laranjeiras.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/543/indicacao.123.carteirinha.down.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao.124.esf.feira_nova.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/545/indicacao.125_instalacao_02_quebra_molas_residencial_expedito_arraes.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/546/indicacao.126.02_quebra_molas_av._antoniode_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/547/indicacao.127.saneamento.calcamento.pavimentacao.rua.santa.ines.abv.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/548/indicacao.128.instalar.usb.serra_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao.130.aquisicao_caixa_dagua_av.pinho_campos.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao.131.quebra_molas_abv.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao.132.quebra_molas_imediacoes_esc._luzanira_ramos.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao.133.pintura_e_demercacao_das_faixas.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao.136.implntacao_torre_telefonica_5g.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao.137.festejos_da_sipauba_e_morais.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao.138.isencao_iptu.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao.139.regulamentacao_imoveis_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao.140.regularizacao_e_implantacao_do_pcc_aos_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao.141.sinalizacao_em_todas_as_serras.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao.142.transporte_adaptado_para_pessoas_com_deficiencias.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao._143._instalacao_semaforo_rua_11_de_setembro.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/576/indicacao.144._instalacao_de_lixeiras_na_cidade.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/577/indicacao.145_perfuracao_de_pocos_no_dist._de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/578/indicacao.146_rede_de_tubulacao_de_araripina_ao_dist._de__bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao.147.reforma_de_estradas.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao.148.reforma_de_ladeiras.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao.149.limpeza_acude.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/590/indicacao.150.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/599/indicacao.151._ampliacao_e_recuperacao_cemiterio.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao.152.reforma_da_academia_publica_do_alto_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao.153.panificadora_comunitaria_serrinha_do_aperto.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao.154._capinacao.bairro_nova_roma_e_loteamento_raimundo_felix.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao.155.quebra-mola_na_entrada_que_da_acesso_a_faculdade_de_medicina.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao.156.recuperacao_estrada_do_sitio_cipo.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao.157.recuperacao_das_estradas_de_lagoa_do_barro_e_adjacentes.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao.158.reforma_escola_bairro_adelino.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao.159.adquirir_terreno_construir_abatedouro_e_espaco_para_feira_do_gado.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao._160.raqualificacao_da_praca_do_cavalete_i.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao.161.academia_das_cidades_em_nascente.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao.164.abrigo_de_passageiro_para_morais.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao.165._arena_de_mini_campo_em_morais.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao.167.asfalto_de_ruas.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao.168.abrigo_de_passageiro.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao.169._instalacao_de_quebra_molas_na_cidade..docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao.170._aquisicao_ambulancia_l.b.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao.171._academia_das_cidades.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao.172.limpeza_do_cemiterio_iracema.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao.173.estrategia_da_familia_serra_do_aperto.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao.174.terraplanagem_ruas_ao_lado_conj._asa_branca.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao.175.pavimentacao_asfalt._ladeira_serra_do_morais.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao.176.inplantacao_de_cargos_carreira_do_da_saude_do_municipio.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao.177.criado_um_calendario_com_data_fixa__para_entrega_de_insumo.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao.178.pavimentacao_asfaltica_travessa_santana.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao.179.reforma_da_quadra_da_escola_elisio_moco.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao.180.iluminacao_publica_do_patio_de_evento_nascente.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao.181.saneamento_basico_de_ruas_nascente.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao.182.reforma_de_estradas_sitios_e_serras.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao.183.instalacao_de_dois_redutores_de_velocidade_em_l.b.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao.184.conclusao_aterro_sanitario.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao.185.criando_um_programa_de_reconstrucao_dentaria.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao.186._02_redutores_de_velocidade_em_frente_a_escol._luzanira_ramos.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao.187._para_executivo_crie_programa_de_formacao_continuada_pref..docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao.188.iluminacao_vila_serrania_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao.189.pavimentacao.asfaltica_l.b.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao.190.quebra_molas_no_adelino.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao.191.quadra_poliesportiva_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao.192.bolsa_medicina.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao.193.organizacao_transito.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao.194.reforma_da_ladeira_maria_francisca.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao.195.reforma_de_ladeira_cesar_modesto_e_limpeza_de_cacimba_goiabeira.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/678/indicacao.196.pavimentacao_asfaltica_l.b.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao.197.pontes_visando_avanco_de_mobilidade.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao.198.ambulancia_para_morais_e_sipauba.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/681/indicacao.199.fazer.estradas._do_morais.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao.200.circuito_de_vaquejada_em_lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao.201.exploracao_turistica.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao.202.requalificacao_terreno_em_frente_ao_cemitario_dist._lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao.203.reforma_rodovia.lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao.204._implantacao_aparelho_eletrocardiograma.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao.205.parcerias_disponibilizar_centros_de_convivencia_cras_nos_distritos.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao.206.pavimentacao_rua_antonio_gomes_de_sa.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao.207.reforma_ladeira_alta_e_belotas_em_l.b.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao.208.reforma.de_estradas_do_sitio_ladeira_alta_e......docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao.209.calcamento_e_saneamento_da_rua_travessa_daniela_peris.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao.210.academia_publica_para_l.b.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/693/indicacao.211.construcao_de_barreira.__pe_da_ladeira_do_aeroporto.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao.214.l.b.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/699/indicacao.215_lombada_eletronica.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/700/indicacao.216.refrorma_de_duas_estradas.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/702/indicacao.218_melhorias_no_saneamento_basico_na_vila_canastra.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao.219_recuperacao_das_estradas.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao.221_capinacao_limpeza_e_iluminacao_das_ruas_santos_dumont.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_no_222_iluminacao_publica_do_municipio_a_regularizacao.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_no_223_construcao_de_redutores_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_224_reforma_posto_de_saude_jose_cordeiro_da_silva.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_no225_instalacao_de_02_redutores_de_velocidades.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao.226_programa_chega_junto_rural_para_sitio_santana_e_povoado_do_cavaco.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_no_277_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_no_228_incluir_varricao_no_lot._dona_corina.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_no_229_limpeza_do_canal_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_230_recuperacao_de_estradas_nascente.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_231_recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_232_abastecimento_com_carro_pipa.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_233_recuperacao_ladeira_sitio_samambaia.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_234_limpeza_da_rua_maria_jacinta.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_235_instalacao_de_um_dissalinizador_em_rancharia.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_236_reforma_igreja_santana.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_237_calcamento_rua_barao_de_teffe.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_238_horario_nobre.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_no_239_calcamentos_em_diversas_ruas_do_morais.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_no_240_pavimentacao_asfaltica__2_ruas_do_dist._moraes.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_241_2025_limpeza_cemiterio.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_242_construcao_de_laje_em_bueiro.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_243_reforma_perimetral_e_construcao_de_academia.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_244_pagamento_13o_aeda.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_245_iluminacao_trevo.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao.246_iluminacao_do_cemiterio_da_serra_da_torre.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao.247_limpeza_barragem_do_sitio_aperto.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_248_perfuracao_de_poco_sistema_simplificado_de_abastecimento.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_249_criacao_do_centro__de_saude_da_mulher.docm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_250_colocar_transporte_na_casa_de_apoio_recife.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_252._saneamento_e_calcamento_ruas_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_253_registro_de_ponto_aos_aces.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_254_registro_de_ponto_aos_aces_agentes_de_combate_as_endemias.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_255_podas_avenidas_e_pracas_rancharia.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_256_limpeza_de_av._e_ruas_de_rancharia.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_257_dnit_instalacao_de_redutores_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_258_redutores_de_velocidade_ruas_que_dao_acesso_ao_bairro_nova_roma.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_259_melhoramento_das_estradas_vicinais_araripina.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_no_261_construcoes_no_mirante_asa_delta.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_262_aumento_de_resevatorio_de_agua_nas_comunidades_ventania_sao_paulo_e_santana.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_264_correcao_e_melhoramento_de_estradas.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_265_reforma_canteiro_central_av._antonio_de_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_266_saneamento_parque__3_vaqueiros.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_267_incluir_circuito_de_vaquejada_no_distrito_de_morais.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_268_ligacao_poco_artes._no_dist._lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_269_parque_ambiental.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_270_serv._atendimento_itinerante.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_271_saneamento_e_calcamento.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_272_passagem_molhada_lb.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_273_sinalizacao_e_iluminacao.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_274_feira_do_feijao.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_275_atendimento_medico.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_276_incluir_no_calendario_2026_o_dist._morais_no_campeonato_minicampo_ao.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_278_quebra-molas_no_residencial_nossa_senhora_do_carmo.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_280_retomada_abastecimento_de_agua__tratada.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_281_lombadas_e_faixas_horizontais_na_av._antonio_de_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_282_designar_um_agt._comunit._de_saude_para_dar_assist._aos_moradores.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_283_pavimentacao_asfaltica_em_paralelepipedo_da_travessa_joao_jaco_de_souza_abv.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_280_retomada_abastecimento_de_agua__tratada.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_281_lombadas_e_faixas_horizontais_na_av._antonio_de_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_288_-_uma_praca_de_eventos_no_distrito_de_morais..docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_289_-_troca_da_rede_de_esgoto_do_morais.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_291_-_regularizacao_imobiliaria_dos_residenciais_nossa_senhora_do_carmo_e_nossa_senhora_da_conceicao.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_292_-_limpeza_do_canal_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_293_-_saneamento_basico_para_dist._de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_-_294_incluir_circuito_de_vaquejada_em_lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_295_limpeza_do_acude_e_recp._ladeira_do_recanto.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_296_-_banco_vermelho.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_297_-_designar_agente_comunitario_de_saude__aos_moradores__do_recanto_serra_de_simoes.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_n_298_-_instalacao_de_lombada_em_frente_a_escola_iracema.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_299_-_praca_de_eventos_para_o_distrito_de_bom_jardim.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no_300_-_interprete_lingua_para_o_legislativo.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_301_-_pavimentacao_asfaltica_para_3_ruas_do_morais.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_302_-_criar_conselho_municipal_e_instituir_premio_mulheres_que_inspiram.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_303_-_construcao_de_quadra_poliesportiva__e_muro_da_escola__felipe_coelho.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_no_304_-__criacao_do_sesmt_no_municipio.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_305_-_asfato_para_todas_as_ruas_do_bairro_alto_alegre.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_no_306.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_no_307.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_no_308.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_309.2025_kaligia_mateus.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_310.2025_angela_geanordolli.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_311.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_313.2025_francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_314.2025_francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_315.2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no_316._2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_317.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_318.2025_ronnielson_rodrigues.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_319.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_320.2025_manoel_de_jesus_abreu.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_322._joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_323_._joao_sivano.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_325.2025_luciano_wenner_rodrigues.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao.327.2025.homenagem.ana.paula.ramos.arraes.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao.329_-_correcao_e_manutencao_do_trecho_viario_que_estende_da_estrada_do_sitio_sauna.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_331_-_implantacao_de_um_semaforo_no_cruzamento_proximo_a_clinica_imediata.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_333_-_implantacao_de_quebra_molas_rancharia.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao.335_-_limpeza.iluminacao.reforma.cemiterio.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao.336.2025._limpeza_de_acudes_diversas_serras_e_sitios..docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao.337.2025.const._mini.campo.socaite.grama.sintetica.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao.339.inst.lixeiras.vila.serrania.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao.340.2025.pagamento.13o.da.aeda.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao.341.2025.pavimentacao_asfaltica_da_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao.342.2025._implantacao_de_academias.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao.343.2025.implantacao.centro.atencappsicosocial.alcool.drogas.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao.344.2025.instalacao.placas.identificacao.ruas.bairro.vila.conceicao.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao.345.2025.pavimentacao.asfaltica.bairro.expedito.arraes.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao.346.2025.implantacao.servico.internet.wi_fi.gratuita.upa.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao.347.fernando.filhorecursos.destinados.decoracao.festividades.natalinas.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao.348.2025.constru.ginasio.poliesportivo.feira.nova.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao.349.2025.inst.redutor.velocidade.avenida.florentino.....docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao.350.calcamento.rua.inacio.jose.silva.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao.351.carreta.vila.serrania.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao.352.internet.residencial.nossa.senhora.conceicao.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao.353.2025.limpeza.cemiterio.sitio.cansansao.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indficacao.354.2025.reforma_posto_de_saude_da_vila_serrania.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao.355.2025._paviment.asfaltica.sitio.tamburil.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao.356.construcao.quadra.poliesportiva.serra.aperto._sitios.vizinhos.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao.357.restauracao_do_muro_do_cemiterio_do_sitio_cansancao.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao.360.construccao_de_uma_passagem_molhada_para_a_rua_pedro_jose_rodrigues_via_que_interliga_o_bairro_aplauso_ao_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao.362._ampliacao_do_posto_de_saude_da_sipauba.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao.363.instalacao_de_iluminacao_publica_ao_longo_da_br-316_no_trecho_que_compreende_da_vila_sampaio_ate_as_fabricas_de_gesso_no_distrito_de_morais.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao.364.correcao_de_buraco_na_primeira_entrada_do_bairro_santa_rosa_em_frente_aurora.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/971/indicacoa.365.recuperacao_asfaltica_com_operacao_tapa-buraco_da__pe-_615_que_liga_araripina__ao_distrito_de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao.366.retirada_da_lama_do_acude_publico_da_chegada_de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao.367.construcao_de_uma_praca_para_a_vila_santa_maria_-_em_frente_a_escola_pedro_alves_batista.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao.368.saneamento_basico_para_a_vila_jurema_-_alto_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao.369.limpeza_da_barragem_do_sitio_santo_antonio_localizado_no_distrito_de__morais.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao._370.abastecimento.agua._vila.sampaio.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao.371.limpeza_de_barragem_e_barreiros_do_sipauba_i_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao.372.iluminacao_publica.distrito.industrial.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao.373.limpeza.barreira.chico.belo.cavaco.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao.374.reforma_das_ubs_do_alto_da_boa_vista_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao.375.restauracao_da_pintura_das_faixas_de_pedestres_e_sinalizacao_de_solo_no_alto_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_376_._francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao.377.kit_lanche_tfd.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_001.2025_-_reforma_administrativa_-_revisado_em_03-02-2025.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_02_-_institui_o_sisan_e_reestrutura_o_comsea2.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/473/003-2025_-_projeto_de_lei_iptu_premiado_2025.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/474/004-2025_-_projeto_de_lei_do_piso_salarial_do_magisterio_1.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_do_executivo_no_005.2025_-_reformula_o_art._2_da_lei_2.851-2017.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_no_006.2025_-_equipara_as_simbologias_dos_cargos_de_agente_e_membro_da_licitacao.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/522/007-2025_-_projeto_de_lei_-_institui_o_conselho_municpal_da_juventude_-_cmj_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_no_010_2025-_pccv_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/585/011-2025_-_projeto_de_lei_-_regula_atividade_de_transporte_individual_de_passageiro_por_plataformas_digitais.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/626/projeto_de_lei_no_012.2025_-_cria_a_secretaria_da_fazenda_2.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_013.2025_-_autorizacao_de_cessao_de_uso_de_bens_imoveis_em_favor_de_associacoes_rurais2.pdf.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_014.2025_-_altera_a_lei_2942.2025_-_gpf_-_gratificacao_de_produtividade_fiscal2.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_lei_015.2025_-_altera_o_art._22_da_lei_3142.2025_-_aumenta_gratificacao_para_ordenadores_de_despesa1.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_016.2025_-_gestores_escolares_-_gratificacao_conforme_porte_da_escola2.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_lei_no_017.2025_-_amplia_o_quantitativo_de_vagas_da_lei_3.099.2023.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_no_18_reestrutura_administrativa_1.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_019-_altera_ctm-_araripina_-_1.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_lei_n_020_e-financeira_1.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_lei_021_presuncoes_de_omissao_de_receita_1.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_no_022.2025_-_institui_a_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/736/projeto_de_lei_023.2025_-_atualiza_normas_de_organizacao_e_funcionamento_do_conselho_municipal_de_desenvolvimento_rural_sustentavel_de_araripina_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_no_024_acrescenta_o_art._39_a_a_lei_2.888_de_2017.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/737/projeto_de_lei_n_025.2025_-_cria_o_comite_de_investimentos_no_arariprev_e_faz_outras_alteracoes_legislativas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_n_026.2025_-_dispoe_sobre_a_concessao_de_gratificacao_extraordinaria_e_de_funcao_gratificada_aos_servidores_efetivos_do_municipio_de_araripina_.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_no_027_de_31_de_julho_de_2025_ldo_2026_araripina_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/799/projeto_de_lei_executivo_028.2025_garis.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_no_030.2025__da_loa_2026_1.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_no_031.2025_ppa_2026-2029_1.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_no_032.2025_-_regulamenta_a_concessao_de_funcoes_gratificadas_-_fg_no_municipio_de_araripina.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_no_033.2025_-_reforma_administrativa_-_outubro-2025_1.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_no_034.2025_-_institui_o_programa_de_recuperacao_fiscal_-_refis_do_issqn_e_do_iptu.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_no_035.2025_-_altera_o_codigo_tributario_do_municipio_de_araripina_2.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_no_036.2025_-_revisao_e_reestruturacao_remuneratoria_dos_servidores_publicos_efetivos_3.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_no_037.2025_-_consorcio_publico_intermunicipal_chapada_do_araripe.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_no_038.2025_-_parcelamento_e_reparcelamento_do_rpps.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/937/projeto_de_lei_no_039.2025_-_reforma_do_sistema_unico_de_assistencia_social__suas_d_municipio_de_araripina_revisado.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_no_040.2025_-_reforma_do_conselho_municipal_de_educacao_-_cme.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/997/projeto_de_lei_no_042.2025_-_institui_como_politica_publica_permanente_do_municipio_de_araripina_a_casa_acolhe.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_no_043.2025_-_institui_a_oss_no_ambito_do_municipio_de_araripina-pe.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_do_legislativo__no_001.docx_luciano_capitao.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_do_legislativo_municipal_no_002._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_do_legislativo_municipal__no_003._kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_lei_do_legislativo_municipal_no_004.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_do_legislativo_municipal_no_005._2025_luciano_capitao.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_municipal_no_06.2025__-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_do_legislativo_municipal_no_007.2025_luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_do_legislativo_municipal_008.docx_rafael_bezerra.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_09_-_dia_do_caminhoneiro_-_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_do_legislativo_no_010_-_dia_do_leao_araripinense.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_do_legislativo_no_011_._naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_do_legislativo_municipal_no_012._francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_do_legislativo_municipal_no_014._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_do_legislativo__no_015_-_izabel_cristina_-_institui_o_abril_laranja_como_mes_de_conscientizacao_para_a_prevencao_da_crueldade__dos_maus_tratos_contra_os_animais.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_do_legislativo_municipal_no_016.2025_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/568/projeto_de_lei_no_017.2025_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_do_legislativo__no_018.2025_francisco_edivaldo_e_kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_no_019_-__dia_do_gesseiro._angela.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_no_020._2025_-__paz_na_escola._angela.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_do_legislativo_no_021._izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_no_022._rafael_bezerradocx.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_no_023-_cria_o_conselho_municipal_de_defesa_dos_direitos_das_pessoas_atipicas_e_neurodivergentes_evandor_delmondes.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei_no__024_dispoe_sobre_a_prevencao_e_punicao_aos_maus_tratos_contra_animais_no_municipio_de_araripina_pe_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/698/projeto_de_lei_025_-_lei_horario_nobre_-_artistas_pratas_da_casa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_no_026_._denomina_de_rua_jose_joaquim_da_silva..._luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_no_027._emenda_a_lei_municipal_no_3.126.2024__francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_do_legislativo__no_028._evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_do_legislativo_no_029_manoel_de_jesus_de_abreu.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_no_030_._denomina_de_rua_inacio_modesto_arrares_luciano_wenner_-_copia.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_no_031_obrigatoriedade_de_cantar_o_hino_nacional_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/749/projeto_de_lei_no_032_cria_o_conselho_municipal_de_igualdade_racial_-_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/801/projeto_de_lei_do_legislativo_municipal_034._rafael_sampaio.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_do_legislativo_no_035._francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_lei_do_legislativo_no_036._evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_lei_do_legislativo_no_038.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_no_039.2025_dispoe_sobre_o_atendimento_prioritario_de_advogados_nas_instituicoes_bancarias_concessionarias_e_permissionaria.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_do_legislativo_municipal_no_040.2025_rafael_._rodrigo.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/864/projetoa_de_lei_041._francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/881/projeto_de_lei_do_legislativo_no_041.2025_sebastiao_dias_e_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_do_legislativo_no_043.2025_dispoe_sobre_a_criacao_do_programa_de_vacinacao_domiciliar_para_pessoascom_transtorno_do_espectro_autista_tea_no_municipio_de_araripina.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_do_legislativo_045.25_evandor_delmondes.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_do_legislativo__no_046.2025_denomina_de__centro_de_educacao_infantil_cmei__jonas_joaquim_felix_a_escola_localizada_na_serra_da_torre.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/932/projeto_de_lei_no_047_-_poluicao_sonora_ultima_versao.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_de_lei_no_048denomina_de_escola_municipal_enoque_mateus_da_silva_a_escola_localizada_a_rua_genuino_de_albuquerque_localizada.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_do_legislativo_no_049_denomina_de_escola_municipal_maria_heleneide_lopes_de_souza_a_escola_nucleada_localizada_na_travessa_do_leste_da_vila_serrania_ii.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_no_050_-__saude_da_mulher_1.angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/395/pl_-_01__altera_lei_3.100_e_3.128_-_reforma_adm_2025_1.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_lei_n__003.2025_-_altera_lei_2.540_controle_interno_camara_municipal.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/projeto_de_lei_da_mesa_diretora_do_legislativo_no_004.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_da_mesa_diretora_no_005_-_diarias_do_legislativo_2025.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_da_mesa_diretora_no_006.2025_-_reforma_adm_2025.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_da_mesa_diretora_no_07_-_verbas_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/374/proposta_resolucao_no_001_2025_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_resolucao_no_002_._2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/615/parecer_previo_exercicio_2006.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_resolucao.001.2025..._2.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_resolucao_no_004.2025_-_escola_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_modificativa_no_001__loa_-_divona.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_modificativa_no_02__loa_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_modificativa_no_03__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_modificativa_no_04__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/emenda_modificativa_no_05__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/emenda_modificativa_no_06__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/emenda_modificativa_no_07__loa_-_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_no_01_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_no_02_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/emenda_no_03_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/emenda_no_04_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_no_05_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/emenda_no_06_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/emenda_no_07_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/570/projeto_de_decreto_legislativo_no_01_2025__silvanio_.kaligia_mateus.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_decreto_legislativo_no_002._concede_titulo_de_cidadao_araripinense_ao_sr._vicente_fialho_araujo___e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_decreto_legislativo_no_003._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_decreto_legislativo_no_004._naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_decreto_legislativo_no_005._2025_concede_titulo_de_cidadao_araripinense_ao__sr._francisco_flavio_daniel_da_silva___e_da_outras_providencias_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_decreto_legislativo_no_006_-_2025_concede_pelo_presente_decreto_o_premio_de_eficiencia_josias_inojosa__a_aeda__autarquia_educacional_do_araripe__e_da.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/670/decreto_lai_-_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_decreto_legislativo_008.2025_dispoe_sobre_o_julgamento_das_contas_do_prefeito_municipal_de_araripina_relativas_ao_exercicio_financeiro_de_2006.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_decreto_legislativo_010.2025_angela_geannordolli_pereira.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/838/projeto_de_decreto_legislativo_no_011.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/853/projeto_de_decreto_legislativo_no_012.2025.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_decreto_no_013.2025_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_decreto_legislativo_no_14.2025_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_decreto_legislativo_no_015.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_decreto_legislativo_no_016.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_decreto_legislativo_no_017.2025_joao_erlan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/891/projeto_de_decreto_018.2025_joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/892/projeto_de_decreto_no_019.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/893/projeto_de_decreto_legislativo_no_20_luciano_belo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_decreto_legislativo_no_21_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_decreto_legislativao_no_022_luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_decreto_legislativo_na_024.2025_rodrigo_castro.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_decreto_legislativo_no_025.2025_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_decreto_legislativo_no_026.2025_luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/916/projeto_de_decreto_no_027.2025_manel_de_jesus.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_decreto_legislativo_no_28.2025_rafael_bezerra.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/918/projeto_de_decreto_legislativo_no_029.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/920/projeto_de_decreto_legislativo_no_030.2025_rafael_bezerra.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_decreto_legislativo_no_031.2025_kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/939/projeto_de_decreto_no_032.2025_evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/940/projeto_de_decreto_no_033.2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_decreto_legislativo_no_035_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/957/titulos_de_cidadaos_araripinenses_037._bancada_situacao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_decreto_legislativo_no_038_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_decreto_legislativo_no_039._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_decreto_legislativo_no_041.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_decreto_legislativo_no_042.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_decreto_legislativo_no_043_evandro_e_silvanio.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_decreto_legislativo_no_44.2025_evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_decreto_legislativo_no_045.2025_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_de_decreto_legislativo_no_046._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_decreto_legislativo_no_047_bancada_da_situacao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/projeto_de_decreto_legislativo_no_048._naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/569/mocao_de_pesar__no_001._2025_professor_vicente.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/718/mocao_de_aplausos_-_crea_2025.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/787/mocao_de_aplausos_no_003_a_moleca_100_vergonha_e_mala_100_alca.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/816/mocao___004_-_a_atleta_yasmin_souza_-_pan_americano.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/840/mocao_de_aplausos_005.2025__mesa_diretora_._dia_do_administrador.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/849/mocao_de_aplausos_no_006.2025_-_francisco_edivaldo_aniversario_de_araripina.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/956/mocao_de_aplausos_no_007.francisco_edivaldo_alves.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento.001_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento.003.emenda_reforma_p.s_implantacao_academia__em_bom_jardim.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento.004.emenda_reforma_p.s_implantacao_academia__em_bom_jardim.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_005_secretario_estadual_de_saude.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_006_raquel_cantarelli.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/852/requerimento_no_007.2025_manoel_de_jesus.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/397/relatorio_e_parecer_camara_itinerante_001.2025.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/469/relatorio_e_parecer_-_reentruturacao_prefeitura.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/475/relatorio_e_parecer_-_servico_gratuito_para_tratamento_de_doenca_animal.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/476/relatorio_e_parecer_-_pl_no_002-2025_-_politica_de_atencao_a_saude_mental.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/495/relatorio_e_parecer_-_pl_legislativo_no_003-2025_-_institui_a_carteira_de_prioridade_-_portador_de_fibromialgia_1.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/496/relatorio_e_parecer_-_aumento_professores.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/497/relatorio_e_parecer_-_iptu_premiado.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/498/relatorio_e_parecer_-_projeto_de_resolucao_-_edvaldo_comissoes.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/499/relatorio_e_parecer_-_pl_mesa_diretora_-_002-2025_-.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/500/relatorio_e_parecer_conjunto_-_pll_-_004_006_e_008.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/501/relatorio_e_parecer_-_altera_lei_2.851-2017_-_comissionados_aeda.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/511/relatorio_e_parecer_-_pll_-_008-_2025_rfael.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/523/parecer_ao_projeto_006.2025_do_executivo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/524/parecer_ao_projeto_009.2025_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/539/relatorio_e_parecer_procuradoria_da_mulher_1.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/553/relatorio_e_parecer_-_alteracao_de_aliquota_de_constribuicao_previdenciaria.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/580/relatorio_e_parecer_-_pl_legislativo_no_010-2025_-_institui_o_dia_do_leao_-_francisco_edivaldo.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/581/relatorio_e_parecer_n_018._2025_conjunto_-__pls_legislativo_no_012_e_014_de_2025_-_utilidade_publica_-_aara_e_lions_-_francisco_edivaldo_e_sebastiao_dias.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/600/relatorio_e_parecer___020-_pl_legislativo_no_015-2025_-_institui_o_abril_laranja_10.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/601/relatorio_e_parecer_021_-_pl_legislativo_no_016_de_2025_-_utilidade_publica_-_aencart_sebastiao_dias.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/602/relatorio_e_parecer_n_022_-_pl_mesa_diretora_-_003-2025_-controle_interno_1.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/603/relatorio_e_parecer_023__projeto_de_decreto_001-2025_titulo_de_cidadao_araripinense_ao_sr._francisco_dos_santos__e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/608/relatorio_e_parecer_n_024_-_pl_legislativo_no_017-2025_-_institui_a_carteira_de_prioridade_maes_de_criancas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/624/relatorio_e_parecer_025_-_pl_legislativo_no_019-2025_-_institui_o_dia_do_gesseiro_-_angela.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/625/relatorio_e_parecer_026_-_transporte_de_passageito_-_aplicativo.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/655/parecer_n._027_2025__pl_0012_2025.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/656/parecer_n_028_2025._ref_ao_projeto_de_lei_n_014.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/657/relatorio_e_parecer_n_29-2025_-_gratificacao_ordenador_de_despesas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/658/relatorio_e_parecer_n_30-2025_-_gratificacao_gestor_coordenador_escolar.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/659/relatorio_e_parecer_conjunto_n_031-2025-__projetos_de_decreto_003-2025_e_004-2025__titulo_de_cidadao_araripinense_aos_sr.s_mauro_magalhaes_e_israel_hendrigo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/668/relatorio_e_parecer_n_032-2025-_pl_legislativo_no_020-2025_-_paz_na_escola_1.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/669/parecer_n._033_2025__pl_017.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/673/parecer_no_34_.__da_comissao_de_constituicao_de_orcamento_e_financas.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/674/parecer_n_035_2025.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/675/relatorio_e_parecer_n_036_-_pl_018-2025_-__abertura_de_credito_suplementar.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/676/parecer_n_037_2025-_decreto_legislativo_006.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/677/relatorio_e_parecer_n_038-2025-__projeto_de_decreto_005-2025__titulo_de_cidadao_araripinense_ao_sr._francisco_flavio_daniel.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/735/parecer_no_039__-_2025-__projeto_026.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/746/parecer_n._40_2025_ple_019.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/768/parecer_n_043-_2025_-_relatorio_e_parecer_-_atualiza_normas_-_conselho_de_desenvolvimento_rural_.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/769/parecer_n_044_-_2025_-_relatorio_e_parecer_-_cria_comite_de_investimento_do_araripitrev_-_pl_25-2025_-_executivo_.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/770/parecer_n_45_-_2025_-__projeto_n._024_isencao_de_itbi.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/811/relatorio_e_parecer_-_pl_legislativo_no_046_-2025_-_institui_a_carteira_de_pessoa_com_sindrome_de_down.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/819/parecer_no_048.2025__-_medalha_honra_ao_merito_-_professor_vicente.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/820/parecer_047_-_ldo_2025.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/821/parecer_no_050_-_medalha_-_prof._vicente.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/822/parecer_051_-_bolsa_pe_de_meia.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/850/relatorio_e_parecer_053-2025_-_pll_-_038-_denominacao_de_rua_3.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/871/parecer_n_054._2025__ao_pl_039_dispoe_sobre_o_atendimento_prioritario_de_advogados_nas_instituicoes_bancarias.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/868/parecer_no_055.2025_ref._ao_pl_no_040__denomina_de_jose_helio_batista_castro_a_rua_localizada_na_feira_nova.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_no_056.2025_altera_a_nomenclatura_prevista_no_art._1o_da_lei_3.121.2024_para__maria_da_conceicao_costa.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_n_057.2025_concede_titulo_de_cidadao_araripinense_ao__sr._ricardo_de_andrade_araujo_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_no_058.2025_ao_projeto_de_resolucao_no_004.202_que_dispoe_sobre_a_criacao_da_escola_do_legislativo_no_ambito_da_camara.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/927/parecer_n_59_-_2025-__merenda_escolar.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/930/relatorio_e_parecer__n_60-_reestruturacao_prefeitura_-_altera_e_acrescenta_dispositivos_na_lei_municipa.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/934/relatorio_e_parecer_n_061-2025-__projeto_de_decreto_013-2025__titulo_de_cidadao_araripinense_ao_sr._antonio_marcos_delmondes_leite.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/935/relatorio_e_parecer_n_062-_reentruturacao_prefeitura_-_revisao_de_salarios_funcionarios_efetivos.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/936/parecer_n_63_-_2025-_consorcio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/941/parecer_64_projeto_de_lei_no_038-2025.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/951/parecer_n_65_-_2025-_refis_do_iptu_e_issqn.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/948/relatorio_e_parecer_n_066_-_reentruturacao_suas_-_pl_039-2025.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/949/relatorio_e_parecer_n_067-2025-__projetos_de_decretos_026-2025_e_030-2025__titulo_de_cidadao_araripinense_luiza_francelino_e_mizael_da_silva_fialho.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/952/parecer_n_68_-_2025.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/950/relatorio_e_parecer_-_no_069-2025__-_pll_-_046-_denominacao_de_cmei_-_centro_de_educacao_na_serra_da_torre.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/969/relatorio_e_parecer_n_o_070_-_funcao_gratificada_-_parecer_no_pl_070-2025.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/987/relatorio_e_parecer_conjunto_n_071-2025-__projetos_de_decreto_36_38__e_40__titulo_de_cidadao_araripinense.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/988/parecer_n_072_2025-_decreto_legislativo_039.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/990/relatorio_e_parecer_-_no_073-2025__-_pll_-_048-_denominacao_de_escola.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/991/relatorio_e_parecer_-_no_074-2025__-_pll_-_049-_denominacao_de_escola.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/989/relatorio_e_parecer_conjunto_n_075-2025-__projetos_de_decreto_37__titulo_de_cidadao_araripinense_banda.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/parecer_no_076_relatorio_e_parecer_conjunto__leis_orcamentarias_030_e_ppa_031.2025_docx.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/relatorio_e_parecer__no_077-_pl_legislativo_no_050-2025_-_angela_-_programa_mulher_-_sua_saude_1.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_do_pll_004_-_006-2025_-_reforma_administrativa.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_da_mesa_diretora_no_07_-_verbas_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer__ple_035_-_altera_o_ctm_._1.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_n._083_-__conselho_municipal_de_educacao.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/relatorio_e_parecer_no_84_pl_041-2025_-_criacao_do_conselho_municipal_de_promocao_de_igualdade_racial_-_compir.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/relatorio_e_parecer_085_pl_042-2025_-_institui_e_regulamenta_a_casa_acolhe.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/relatorio_e_parecer_no_086_pl_043-2025_-_qualificacao_de_entidades_sem_fins_lucrativos_como_osss.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao.001.2025.substituicao.esgotamento.lb.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao.002.2025.containers.serra.torre.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao.003.construcao.asfaltica.003.2025.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao.005.2025.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao.006.2025.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao.007.2025.criacao_do_ceam.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao.008.convocar.aprov.concurso.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao.011.2025.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao.012.2025.calcamento.docm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao.014.2025.iluminacao_mirante.morais.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao.015.2025.recup.rede.esgoto.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao.016.2025.construcao.creche.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao.017.2025.iluminacao.av.princial.morais.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao.018.2025.aracao.terra.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao.019.2025.formar.comissao.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao.020.2025.passagem.molhada.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao.021.2025.implant.casa.azul.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao.022.2025.esf.serra.torre.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao.023.2025.abrigo.passageiros.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao.024.2025.redutor.velocidade.perimetral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao.025.2025.creche.rua.padre.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/404/indicacao.027.2025.construcao.calcadao.cemiterio.morais.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao.028.2025.revitalizacao_de_acudes_e_praca_alimentacao.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao.029.2025.saneamento.calcamento..docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao.030.2025.usb.serra_simoes.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao.031.saneamt.calcamento.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao.032.calcamento_rua_travessa_coelho_rodrigues.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao.033.2025.iluminacao_cavaco.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao.034.calcamento_da_vila_mendes_e_vila_bringel.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao.035.pavimentacao_asfaltica_vilas_jardim_e_jurema.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao.036.esf_serra_rodagem.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao.037.cemiterio_vila_serrania.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao.038_pagamento_precatorio.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao.040.2025crecuperacao_de_esgotos.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao.041.2025.energia_solar_mirantes.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao.042.2025_usb_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao.043.2025.pavimentacao_do_senhor_da_veronica.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao.044.2025_construcao_modulo_esportivo.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao.045.2025.construcao_de_escola_de_grande_porte_alto_boa_vista.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/423/indicaclao.046.2025.inclusao_da_estrada_vicinal.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao.047.esf_cohab.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao.048.atendimento_enfermagem.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao.049.2025.02.usb.santa_rosa.serra_do_morais.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao.050.2025.mutirao_limpeza.nascente.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao.051.2025.calcamentos_e_asfaltos_para_o_dist._de_serrania.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao.053.2025.iluminacao_da_vila_sampaio.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao.056.2025.recuperacao.transformacao.esc.bom_jesus_passos.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/436/i8ndicacao.057.2025.iluminacao.do_hospital_do_cancer_ao_aeroporto.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao.058.2025.operacao_lixo_zero_feira_nova_saco.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao.059.2025.solicitacoes._sitio_santana.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao.060.pavimentacao.asfaltica.serra_da_torre.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/442/indicacao.061.2025.disponibilizacao_de_trtansporte_escolar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao.062.quadro_para_sitio_apereto.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao.063.lixeiras_ecologicas.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao.064.quebra_molas.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao.065.praca_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao.067.descentralizacao_de_coleta_de_sangue.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao.068.wi-fi_para_distrito_de_serrania.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao.069.iluminacao_quadra_do_sitio_flamengo.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao.070.espaco_amplo_e_moderno_para_atender_todos_os_feirantes.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao.071.pontos_de_apoio_para_transportes_alternativos.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao.072.construcao_de_lombadas_eletronicas.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao.073.construcao_de_usb.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao.074.construcao_de_ponte_no_cavalete_i.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao.075.saneamento_e_manta_asfaltica.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao.076.iluminacao_quadra_residencial.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao.077.construcao_de_creche_rancharia.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/461/indicacao.078.construcao_de_uma_praca.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/462/indicacao.079.retirada_de_canteiro_e_fazer_manta_astaltica.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao.080.conserto_passagem_molhada.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao.081.usb._chapada_do_ramalhete.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao.082.saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao.083.reativar_poco_artesiano_lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao.084.esgoto_das_travessas_coracao_de_jesus_ii....docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao.085.instalacao_semaforo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao.086.recuperacao_creche_mae_corina.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao.87.construcao_passagem_molhada.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao.089.soros_antiofidicos.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/486/indicacao_no_090.2025_luciano_belo.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_no_091.2025__luciano_belo.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_no_092.2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_093.2025__joao_de_lima_araujo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_094.2025_kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_no_095._2025_joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/492/indicacao_no_096.2025_angela_pereira.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_no_097.2025_francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_no_098._2025_joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/503/indicacao.099.casa_de_apoio_petrolina.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao.100.placa_de_identificacao.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao.101.medico_pediatra_nos_distritos.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao.102.satuario_sitio_pe_de_serra_dos_chagas.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/509/indicacoes.103.prolongamento_da_rua_joaquim_j_modesto.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao.104.ambulancia_para_rancharia.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao.105_ambulancia_posto_de_saude_abv.docm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao.107.emendar_leis_aeda.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao.108.quadra.sitio.conceicao.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao.109.conserto_de_estradas_sitio_santana_e_sao_paulo.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao.110._seneamento_e_calcamento_da_rua_2_sitio_inacio.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao.111.pavimentacao_e_calcamento_travessa_nova_araripina_ao_adelino.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao.113_reforma_da_praca_de_nascente_e_parque__para_recreacao.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao._115_construcao_de_dois_acessos_para_melhoria_na_mobilidade_urbana.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao.117_interprete_de_libras.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao.118.calcamento_da_rua_sao_pedro_abv.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao.119.2025__instalacao_da_casa_da_juventude.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao.120_quadra_para_o_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao.121.regularizacao_do_abastecimento_caixa_dagua_jurema.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao.122_sitio_agua_branca_e_laranjeiras.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/543/indicacao.123.carteirinha.down.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao.124.esf.feira_nova.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/545/indicacao.125_instalacao_02_quebra_molas_residencial_expedito_arraes.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/546/indicacao.126.02_quebra_molas_av._antoniode_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/547/indicacao.127.saneamento.calcamento.pavimentacao.rua.santa.ines.abv.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/548/indicacao.128.instalar.usb.serra_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao.130.aquisicao_caixa_dagua_av.pinho_campos.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao.131.quebra_molas_abv.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao.132.quebra_molas_imediacoes_esc._luzanira_ramos.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao.133.pintura_e_demercacao_das_faixas.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao.136.implntacao_torre_telefonica_5g.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao.137.festejos_da_sipauba_e_morais.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao.138.isencao_iptu.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao.139.regulamentacao_imoveis_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao.140.regularizacao_e_implantacao_do_pcc_aos_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao.141.sinalizacao_em_todas_as_serras.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao.142.transporte_adaptado_para_pessoas_com_deficiencias.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao._143._instalacao_semaforo_rua_11_de_setembro.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/576/indicacao.144._instalacao_de_lixeiras_na_cidade.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/577/indicacao.145_perfuracao_de_pocos_no_dist._de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/578/indicacao.146_rede_de_tubulacao_de_araripina_ao_dist._de__bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao.147.reforma_de_estradas.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao.148.reforma_de_ladeiras.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao.149.limpeza_acude.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/590/indicacao.150.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/599/indicacao.151._ampliacao_e_recuperacao_cemiterio.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao.152.reforma_da_academia_publica_do_alto_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao.153.panificadora_comunitaria_serrinha_do_aperto.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao.154._capinacao.bairro_nova_roma_e_loteamento_raimundo_felix.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao.155.quebra-mola_na_entrada_que_da_acesso_a_faculdade_de_medicina.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao.156.recuperacao_estrada_do_sitio_cipo.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao.157.recuperacao_das_estradas_de_lagoa_do_barro_e_adjacentes.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao.158.reforma_escola_bairro_adelino.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao.159.adquirir_terreno_construir_abatedouro_e_espaco_para_feira_do_gado.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao._160.raqualificacao_da_praca_do_cavalete_i.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao.161.academia_das_cidades_em_nascente.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao.164.abrigo_de_passageiro_para_morais.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao.165._arena_de_mini_campo_em_morais.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao.167.asfalto_de_ruas.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao.168.abrigo_de_passageiro.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao.169._instalacao_de_quebra_molas_na_cidade..docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao.170._aquisicao_ambulancia_l.b.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao.171._academia_das_cidades.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao.172.limpeza_do_cemiterio_iracema.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao.173.estrategia_da_familia_serra_do_aperto.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao.174.terraplanagem_ruas_ao_lado_conj._asa_branca.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao.175.pavimentacao_asfalt._ladeira_serra_do_morais.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao.176.inplantacao_de_cargos_carreira_do_da_saude_do_municipio.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao.177.criado_um_calendario_com_data_fixa__para_entrega_de_insumo.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao.178.pavimentacao_asfaltica_travessa_santana.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao.179.reforma_da_quadra_da_escola_elisio_moco.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao.180.iluminacao_publica_do_patio_de_evento_nascente.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao.181.saneamento_basico_de_ruas_nascente.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao.182.reforma_de_estradas_sitios_e_serras.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao.183.instalacao_de_dois_redutores_de_velocidade_em_l.b.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao.184.conclusao_aterro_sanitario.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao.185.criando_um_programa_de_reconstrucao_dentaria.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao.186._02_redutores_de_velocidade_em_frente_a_escol._luzanira_ramos.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao.187._para_executivo_crie_programa_de_formacao_continuada_pref..docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao.188.iluminacao_vila_serrania_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao.189.pavimentacao.asfaltica_l.b.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao.190.quebra_molas_no_adelino.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao.191.quadra_poliesportiva_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao.192.bolsa_medicina.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao.193.organizacao_transito.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao.194.reforma_da_ladeira_maria_francisca.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao.195.reforma_de_ladeira_cesar_modesto_e_limpeza_de_cacimba_goiabeira.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/678/indicacao.196.pavimentacao_asfaltica_l.b.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao.197.pontes_visando_avanco_de_mobilidade.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao.198.ambulancia_para_morais_e_sipauba.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/681/indicacao.199.fazer.estradas._do_morais.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao.200.circuito_de_vaquejada_em_lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao.201.exploracao_turistica.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao.202.requalificacao_terreno_em_frente_ao_cemitario_dist._lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao.203.reforma_rodovia.lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao.204._implantacao_aparelho_eletrocardiograma.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao.205.parcerias_disponibilizar_centros_de_convivencia_cras_nos_distritos.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao.206.pavimentacao_rua_antonio_gomes_de_sa.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao.207.reforma_ladeira_alta_e_belotas_em_l.b.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao.208.reforma.de_estradas_do_sitio_ladeira_alta_e......docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao.209.calcamento_e_saneamento_da_rua_travessa_daniela_peris.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao.210.academia_publica_para_l.b.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/693/indicacao.211.construcao_de_barreira.__pe_da_ladeira_do_aeroporto.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao.214.l.b.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/699/indicacao.215_lombada_eletronica.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/700/indicacao.216.refrorma_de_duas_estradas.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/702/indicacao.218_melhorias_no_saneamento_basico_na_vila_canastra.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao.219_recuperacao_das_estradas.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao.221_capinacao_limpeza_e_iluminacao_das_ruas_santos_dumont.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_no_222_iluminacao_publica_do_municipio_a_regularizacao.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_no_223_construcao_de_redutores_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_224_reforma_posto_de_saude_jose_cordeiro_da_silva.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_no225_instalacao_de_02_redutores_de_velocidades.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao.226_programa_chega_junto_rural_para_sitio_santana_e_povoado_do_cavaco.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_no_277_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_no_228_incluir_varricao_no_lot._dona_corina.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_no_229_limpeza_do_canal_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_230_recuperacao_de_estradas_nascente.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_231_recuperacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_232_abastecimento_com_carro_pipa.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_233_recuperacao_ladeira_sitio_samambaia.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_234_limpeza_da_rua_maria_jacinta.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_235_instalacao_de_um_dissalinizador_em_rancharia.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_236_reforma_igreja_santana.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_237_calcamento_rua_barao_de_teffe.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_238_horario_nobre.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_no_239_calcamentos_em_diversas_ruas_do_morais.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_no_240_pavimentacao_asfaltica__2_ruas_do_dist._moraes.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_241_2025_limpeza_cemiterio.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_242_construcao_de_laje_em_bueiro.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_243_reforma_perimetral_e_construcao_de_academia.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_244_pagamento_13o_aeda.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_245_iluminacao_trevo.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao.246_iluminacao_do_cemiterio_da_serra_da_torre.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao.247_limpeza_barragem_do_sitio_aperto.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_248_perfuracao_de_poco_sistema_simplificado_de_abastecimento.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_249_criacao_do_centro__de_saude_da_mulher.docm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_250_colocar_transporte_na_casa_de_apoio_recife.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_252._saneamento_e_calcamento_ruas_ponta_da_serra.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_253_registro_de_ponto_aos_aces.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_254_registro_de_ponto_aos_aces_agentes_de_combate_as_endemias.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_255_podas_avenidas_e_pracas_rancharia.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_256_limpeza_de_av._e_ruas_de_rancharia.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_257_dnit_instalacao_de_redutores_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_258_redutores_de_velocidade_ruas_que_dao_acesso_ao_bairro_nova_roma.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_259_melhoramento_das_estradas_vicinais_araripina.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_no_261_construcoes_no_mirante_asa_delta.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_262_aumento_de_resevatorio_de_agua_nas_comunidades_ventania_sao_paulo_e_santana.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_264_correcao_e_melhoramento_de_estradas.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_265_reforma_canteiro_central_av._antonio_de_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_266_saneamento_parque__3_vaqueiros.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_267_incluir_circuito_de_vaquejada_no_distrito_de_morais.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_268_ligacao_poco_artes._no_dist._lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_269_parque_ambiental.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_270_serv._atendimento_itinerante.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_271_saneamento_e_calcamento.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_272_passagem_molhada_lb.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_273_sinalizacao_e_iluminacao.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_274_feira_do_feijao.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_275_atendimento_medico.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_276_incluir_no_calendario_2026_o_dist._morais_no_campeonato_minicampo_ao.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_278_quebra-molas_no_residencial_nossa_senhora_do_carmo.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_280_retomada_abastecimento_de_agua__tratada.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_281_lombadas_e_faixas_horizontais_na_av._antonio_de_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_282_designar_um_agt._comunit._de_saude_para_dar_assist._aos_moradores.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_283_pavimentacao_asfaltica_em_paralelepipedo_da_travessa_joao_jaco_de_souza_abv.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_280_retomada_abastecimento_de_agua__tratada.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_281_lombadas_e_faixas_horizontais_na_av._antonio_de_barros_muniz.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_288_-_uma_praca_de_eventos_no_distrito_de_morais..docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_289_-_troca_da_rede_de_esgoto_do_morais.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_291_-_regularizacao_imobiliaria_dos_residenciais_nossa_senhora_do_carmo_e_nossa_senhora_da_conceicao.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_292_-_limpeza_do_canal_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_293_-_saneamento_basico_para_dist._de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_-_294_incluir_circuito_de_vaquejada_em_lagoa_do_barro.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_295_limpeza_do_acude_e_recp._ladeira_do_recanto.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_296_-_banco_vermelho.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_297_-_designar_agente_comunitario_de_saude__aos_moradores__do_recanto_serra_de_simoes.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_n_298_-_instalacao_de_lombada_em_frente_a_escola_iracema.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_299_-_praca_de_eventos_para_o_distrito_de_bom_jardim.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no_300_-_interprete_lingua_para_o_legislativo.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_301_-_pavimentacao_asfaltica_para_3_ruas_do_morais.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_302_-_criar_conselho_municipal_e_instituir_premio_mulheres_que_inspiram.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_303_-_construcao_de_quadra_poliesportiva__e_muro_da_escola__felipe_coelho.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_no_304_-__criacao_do_sesmt_no_municipio.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_305_-_asfato_para_todas_as_ruas_do_bairro_alto_alegre.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_no_306.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_no_307.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_no_308.2025_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_309.2025_kaligia_mateus.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_310.2025_angela_geanordolli.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_311.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_313.2025_francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_314.2025_francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_315.2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no_316._2025_claudivan_carlos.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_317.2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_318.2025_ronnielson_rodrigues.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_319.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_320.2025_manoel_de_jesus_abreu.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_322._joao_silvanio.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_323_._joao_sivano.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_325.2025_luciano_wenner_rodrigues.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao.327.2025.homenagem.ana.paula.ramos.arraes.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao.329_-_correcao_e_manutencao_do_trecho_viario_que_estende_da_estrada_do_sitio_sauna.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_331_-_implantacao_de_um_semaforo_no_cruzamento_proximo_a_clinica_imediata.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_333_-_implantacao_de_quebra_molas_rancharia.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao.335_-_limpeza.iluminacao.reforma.cemiterio.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao.336.2025._limpeza_de_acudes_diversas_serras_e_sitios..docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao.337.2025.const._mini.campo.socaite.grama.sintetica.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao.339.inst.lixeiras.vila.serrania.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao.340.2025.pagamento.13o.da.aeda.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao.341.2025.pavimentacao_asfaltica_da_vila_santa_maria.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao.342.2025._implantacao_de_academias.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao.343.2025.implantacao.centro.atencappsicosocial.alcool.drogas.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao.344.2025.instalacao.placas.identificacao.ruas.bairro.vila.conceicao.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao.345.2025.pavimentacao.asfaltica.bairro.expedito.arraes.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao.346.2025.implantacao.servico.internet.wi_fi.gratuita.upa.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao.347.fernando.filhorecursos.destinados.decoracao.festividades.natalinas.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao.348.2025.constru.ginasio.poliesportivo.feira.nova.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao.349.2025.inst.redutor.velocidade.avenida.florentino.....docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao.350.calcamento.rua.inacio.jose.silva.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao.351.carreta.vila.serrania.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao.352.internet.residencial.nossa.senhora.conceicao.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao.353.2025.limpeza.cemiterio.sitio.cansansao.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indficacao.354.2025.reforma_posto_de_saude_da_vila_serrania.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao.355.2025._paviment.asfaltica.sitio.tamburil.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao.356.construcao.quadra.poliesportiva.serra.aperto._sitios.vizinhos.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao.357.restauracao_do_muro_do_cemiterio_do_sitio_cansancao.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao.360.construccao_de_uma_passagem_molhada_para_a_rua_pedro_jose_rodrigues_via_que_interliga_o_bairro_aplauso_ao_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao.362._ampliacao_do_posto_de_saude_da_sipauba.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao.363.instalacao_de_iluminacao_publica_ao_longo_da_br-316_no_trecho_que_compreende_da_vila_sampaio_ate_as_fabricas_de_gesso_no_distrito_de_morais.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao.364.correcao_de_buraco_na_primeira_entrada_do_bairro_santa_rosa_em_frente_aurora.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/971/indicacoa.365.recuperacao_asfaltica_com_operacao_tapa-buraco_da__pe-_615_que_liga_araripina__ao_distrito_de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao.366.retirada_da_lama_do_acude_publico_da_chegada_de_bom_jardim_do_araripe.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao.367.construcao_de_uma_praca_para_a_vila_santa_maria_-_em_frente_a_escola_pedro_alves_batista.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao.368.saneamento_basico_para_a_vila_jurema_-_alto_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao.369.limpeza_da_barragem_do_sitio_santo_antonio_localizado_no_distrito_de__morais.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao._370.abastecimento.agua._vila.sampaio.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao.371.limpeza_de_barragem_e_barreiros_do_sipauba_i_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao.372.iluminacao_publica.distrito.industrial.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao.373.limpeza.barreira.chico.belo.cavaco.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao.374.reforma_das_ubs_do_alto_da_boa_vista_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao.375.restauracao_da_pintura_das_faixas_de_pedestres_e_sinalizacao_de_solo_no_alto_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_376_._francie_ferreira.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao.377.kit_lanche_tfd.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_001.2025_-_reforma_administrativa_-_revisado_em_03-02-2025.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_02_-_institui_o_sisan_e_reestrutura_o_comsea2.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/473/003-2025_-_projeto_de_lei_iptu_premiado_2025.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/474/004-2025_-_projeto_de_lei_do_piso_salarial_do_magisterio_1.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_do_executivo_no_005.2025_-_reformula_o_art._2_da_lei_2.851-2017.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_no_006.2025_-_equipara_as_simbologias_dos_cargos_de_agente_e_membro_da_licitacao.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/522/007-2025_-_projeto_de_lei_-_institui_o_conselho_municpal_da_juventude_-_cmj_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_no_010_2025-_pccv_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/585/011-2025_-_projeto_de_lei_-_regula_atividade_de_transporte_individual_de_passageiro_por_plataformas_digitais.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/626/projeto_de_lei_no_012.2025_-_cria_a_secretaria_da_fazenda_2.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_013.2025_-_autorizacao_de_cessao_de_uso_de_bens_imoveis_em_favor_de_associacoes_rurais2.pdf.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_014.2025_-_altera_a_lei_2942.2025_-_gpf_-_gratificacao_de_produtividade_fiscal2.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_lei_015.2025_-_altera_o_art._22_da_lei_3142.2025_-_aumenta_gratificacao_para_ordenadores_de_despesa1.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_016.2025_-_gestores_escolares_-_gratificacao_conforme_porte_da_escola2.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_de_lei_no_017.2025_-_amplia_o_quantitativo_de_vagas_da_lei_3.099.2023.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_no_18_reestrutura_administrativa_1.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_019-_altera_ctm-_araripina_-_1.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_lei_n_020_e-financeira_1.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_lei_021_presuncoes_de_omissao_de_receita_1.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_no_022.2025_-_institui_a_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/736/projeto_de_lei_023.2025_-_atualiza_normas_de_organizacao_e_funcionamento_do_conselho_municipal_de_desenvolvimento_rural_sustentavel_de_araripina_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_no_024_acrescenta_o_art._39_a_a_lei_2.888_de_2017.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/737/projeto_de_lei_n_025.2025_-_cria_o_comite_de_investimentos_no_arariprev_e_faz_outras_alteracoes_legislativas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_n_026.2025_-_dispoe_sobre_a_concessao_de_gratificacao_extraordinaria_e_de_funcao_gratificada_aos_servidores_efetivos_do_municipio_de_araripina_.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_no_027_de_31_de_julho_de_2025_ldo_2026_araripina_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/799/projeto_de_lei_executivo_028.2025_garis.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_no_030.2025__da_loa_2026_1.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_no_031.2025_ppa_2026-2029_1.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_no_032.2025_-_regulamenta_a_concessao_de_funcoes_gratificadas_-_fg_no_municipio_de_araripina.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/889/projeto_de_lei_no_033.2025_-_reforma_administrativa_-_outubro-2025_1.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_no_034.2025_-_institui_o_programa_de_recuperacao_fiscal_-_refis_do_issqn_e_do_iptu.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_no_035.2025_-_altera_o_codigo_tributario_do_municipio_de_araripina_2.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_no_036.2025_-_revisao_e_reestruturacao_remuneratoria_dos_servidores_publicos_efetivos_3.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_no_037.2025_-_consorcio_publico_intermunicipal_chapada_do_araripe.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_no_038.2025_-_parcelamento_e_reparcelamento_do_rpps.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/937/projeto_de_lei_no_039.2025_-_reforma_do_sistema_unico_de_assistencia_social__suas_d_municipio_de_araripina_revisado.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_no_040.2025_-_reforma_do_conselho_municipal_de_educacao_-_cme.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/997/projeto_de_lei_no_042.2025_-_institui_como_politica_publica_permanente_do_municipio_de_araripina_a_casa_acolhe.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_no_043.2025_-_institui_a_oss_no_ambito_do_municipio_de_araripina-pe.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_do_legislativo__no_001.docx_luciano_capitao.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_do_legislativo_municipal_no_002._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_do_legislativo_municipal__no_003._kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_lei_do_legislativo_municipal_no_004.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_do_legislativo_municipal_no_005._2025_luciano_capitao.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_municipal_no_06.2025__-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_do_legislativo_municipal_no_007.2025_luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_do_legislativo_municipal_008.docx_rafael_bezerra.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_09_-_dia_do_caminhoneiro_-_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_do_legislativo_no_010_-_dia_do_leao_araripinense.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_do_legislativo_no_011_._naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_do_legislativo_municipal_no_012._francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_do_legislativo_municipal_no_014._sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_do_legislativo__no_015_-_izabel_cristina_-_institui_o_abril_laranja_como_mes_de_conscientizacao_para_a_prevencao_da_crueldade__dos_maus_tratos_contra_os_animais.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/567/projeto_de_lei_do_legislativo_municipal_no_016.2025_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/568/projeto_de_lei_no_017.2025_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_lei_do_legislativo__no_018.2025_francisco_edivaldo_e_kaligia_carvalho.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_no_019_-__dia_do_gesseiro._angela.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_no_020._2025_-__paz_na_escola._angela.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_do_legislativo_no_021._izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_no_022._rafael_bezerradocx.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_no_023-_cria_o_conselho_municipal_de_defesa_dos_direitos_das_pessoas_atipicas_e_neurodivergentes_evandor_delmondes.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei_no__024_dispoe_sobre_a_prevencao_e_punicao_aos_maus_tratos_contra_animais_no_municipio_de_araripina_pe_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/698/projeto_de_lei_025_-_lei_horario_nobre_-_artistas_pratas_da_casa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_no_026_._denomina_de_rua_jose_joaquim_da_silva..._luciano_wenner.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_no_027._emenda_a_lei_municipal_no_3.126.2024__francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_do_legislativo__no_028._evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_do_legislativo_no_029_manoel_de_jesus_de_abreu.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_no_030_._denomina_de_rua_inacio_modesto_arrares_luciano_wenner_-_copia.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_no_031_obrigatoriedade_de_cantar_o_hino_nacional_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/749/projeto_de_lei_no_032_cria_o_conselho_municipal_de_igualdade_racial_-_izabel_cristina.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/801/projeto_de_lei_do_legislativo_municipal_034._rafael_sampaio.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_do_legislativo_no_035._francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_lei_do_legislativo_no_036._evandro_delmondes.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_lei_do_legislativo_no_038.2025_angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_no_039.2025_dispoe_sobre_o_atendimento_prioritario_de_advogados_nas_instituicoes_bancarias_concessionarias_e_permissionaria.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_do_legislativo_municipal_no_040.2025_rafael_._rodrigo.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/864/projetoa_de_lei_041._francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/881/projeto_de_lei_do_legislativo_no_041.2025_sebastiao_dias_e_naicon_arruda.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_do_legislativo_no_043.2025_dispoe_sobre_a_criacao_do_programa_de_vacinacao_domiciliar_para_pessoascom_transtorno_do_espectro_autista_tea_no_municipio_de_araripina.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_do_legislativo_045.25_evandor_delmondes.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_do_legislativo__no_046.2025_denomina_de__centro_de_educacao_infantil_cmei__jonas_joaquim_felix_a_escola_localizada_na_serra_da_torre.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/932/projeto_de_lei_no_047_-_poluicao_sonora_ultima_versao.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_de_lei_no_048denomina_de_escola_municipal_enoque_mateus_da_silva_a_escola_localizada_a_rua_genuino_de_albuquerque_localizada.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_do_legislativo_no_049_denomina_de_escola_municipal_maria_heleneide_lopes_de_souza_a_escola_nucleada_localizada_na_travessa_do_leste_da_vila_serrania_ii.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_no_050_-__saude_da_mulher_1.angela_geannordolli.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/395/pl_-_01__altera_lei_3.100_e_3.128_-_reforma_adm_2025_1.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_lei_n__003.2025_-_altera_lei_2.540_controle_interno_camara_municipal.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/projeto_de_lei_da_mesa_diretora_do_legislativo_no_004.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_da_mesa_diretora_no_005_-_diarias_do_legislativo_2025.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_da_mesa_diretora_no_006.2025_-_reforma_adm_2025.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_da_mesa_diretora_no_07_-_verbas_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/374/proposta_resolucao_no_001_2025_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_resolucao_no_002_._2025_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/615/parecer_previo_exercicio_2006.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_resolucao.001.2025..._2.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_resolucao_no_004.2025_-_escola_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/portaria_no_001_-_2025.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/portaria_no_002_-_2025.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/portaria_no_003_-_2025.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/portaria_no_004_-_2025.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/portaria_no_005_-_2025.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/portaria_no_006_-_2025.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/portaria_no_008_-_2025.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/portaria_no_009_-_2025.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/portaria_no_010_-_2025.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/portaria_no_011_-_2025.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/portaria_no_012_-_2025.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/portaria_no_013_-_2025.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/portaria_no_014_-_2025.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/portaria_no_015_-_2025.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/portaria_no_016_-_2025.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/17_-_janeiro_-_nomeados_-__2025.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/portaria_no_018_-_2025.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/portaria_no_019_-_2025.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/portaria_n_020_-_2025.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/portaria_no_021_-_2025.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/23-_janeiro_2025_danusia_nomeacao.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/25-_janeiro_2025_exonerados.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/26-_fevereiro_-_nomeados.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/portaria_no_027_-_2025.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_no_032_-_2025.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/portaria_n_33_-_regulamenta_horario_de_trabalho_1.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/34-_marco_-_nomeados_2025.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/36_-_marco_2025_-_exonerados.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/38_-_abril_2025_-novos_1.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/portaria_no_040_-_2025.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/portaria_no_041_-_2025.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_no_043_-_2025.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_no_044_-_2025.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/portaria_no_045_-_2025.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/portaria_n_046_-_2025.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/portaria_no_047_-_2025.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/portaria_no_048_-_2025.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/portaria_no_049_-_2025.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/portaria_no_050_-_2025.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/portaria_no_051_-_2025.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/portaria_no_052_-_2025.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/53_-_maio_2025_-novos.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/portaria_no_054_-_2025.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/55_-_maio_2025_-_exonerados.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/portaria_no_056_-_2025.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/portaria_no_057_-_2025.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/portaria_no_058_-_2025.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/portaria_no_059_-_2025.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/portaria_no_060_-_2025.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/61_-_junho_-_nomeados_2025.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/62_-junho_2025._2-novos.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_modificativa_no_001__loa_-_divona.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_modificativa_no_02__loa_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_modificativa_no_03__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_modificativa_no_04__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/emenda_modificativa_no_05__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/emenda_modificativa_no_06__loa_-_sebastiao_dias.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/emenda_modificativa_no_07__loa_-_francisco_edivaldo.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_no_01_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_no_02_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/emenda_no_03_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/emenda_no_04_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_no_05_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/emenda_no_06_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araripina.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/emenda_no_07_2025_ao_projeto_de_lei_do_plano_plurianual__ppa_20262029.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H642"/>
+  <dimension ref="A1:H694"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="246.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -24956,396 +25427,1592 @@
         <v>196</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H628" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
         <v>2255</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>10</v>
       </c>
       <c r="D629" t="s">
         <v>2256</v>
       </c>
       <c r="E629" t="s">
         <v>2257</v>
       </c>
-      <c r="F629" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G629" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="H629" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>2260</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>17</v>
       </c>
       <c r="D630" t="s">
         <v>2256</v>
       </c>
       <c r="E630" t="s">
         <v>2257</v>
       </c>
-      <c r="F630" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G630" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="H630" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
         <v>2263</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>22</v>
       </c>
       <c r="D631" t="s">
         <v>2256</v>
       </c>
       <c r="E631" t="s">
         <v>2257</v>
       </c>
-      <c r="F631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G631" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="H631" t="s">
         <v>2265</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
         <v>2266</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>27</v>
       </c>
       <c r="D632" t="s">
         <v>2256</v>
       </c>
       <c r="E632" t="s">
         <v>2257</v>
       </c>
-      <c r="F632" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G632" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="H632" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>2269</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>32</v>
       </c>
       <c r="D633" t="s">
         <v>2256</v>
       </c>
       <c r="E633" t="s">
         <v>2257</v>
       </c>
-      <c r="F633" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G633" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="H633" t="s">
         <v>2271</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
         <v>2272</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>36</v>
       </c>
       <c r="D634" t="s">
         <v>2256</v>
       </c>
       <c r="E634" t="s">
         <v>2257</v>
       </c>
-      <c r="F634" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G634" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="H634" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
         <v>2275</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>41</v>
       </c>
       <c r="D635" t="s">
         <v>2256</v>
       </c>
       <c r="E635" t="s">
         <v>2257</v>
       </c>
-      <c r="F635" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G635" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H635" t="s">
         <v>2276</v>
-      </c>
-[...1 lines deleted...]
-        <v>2277</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>45</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G636" s="1" t="s">
         <v>2278</v>
       </c>
-      <c r="B636" t="s">
-[...5 lines deleted...]
-      <c r="D636" t="s">
+      <c r="H636" t="s">
         <v>2279</v>
-      </c>
-[...10 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2283</v>
+        <v>2280</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D637" t="s">
-        <v>2279</v>
+        <v>2256</v>
       </c>
       <c r="E637" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>2257</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2284</v>
+        <v>2281</v>
       </c>
       <c r="H637" t="s">
-        <v>2285</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2286</v>
+        <v>2283</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D638" t="s">
-        <v>2279</v>
+        <v>2256</v>
       </c>
       <c r="E638" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2257</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2287</v>
+        <v>2284</v>
       </c>
       <c r="H638" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2289</v>
+        <v>2286</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="D639" t="s">
-        <v>2279</v>
+        <v>2256</v>
       </c>
       <c r="E639" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2257</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2290</v>
+        <v>2287</v>
       </c>
       <c r="H639" t="s">
-        <v>2291</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2292</v>
+        <v>2289</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="D640" t="s">
-        <v>2279</v>
+        <v>2256</v>
       </c>
       <c r="E640" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2257</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2293</v>
+        <v>2290</v>
       </c>
       <c r="H640" t="s">
-        <v>2294</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2295</v>
+        <v>2292</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="D641" t="s">
-        <v>2279</v>
+        <v>2256</v>
       </c>
       <c r="E641" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2257</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2296</v>
+        <v>2293</v>
       </c>
       <c r="H641" t="s">
-        <v>2297</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>71</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
         <v>2298</v>
       </c>
-      <c r="B642" t="s">
-[...2 lines deleted...]
-      <c r="C642" t="s">
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>76</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>81</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>85</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>89</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>93</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>97</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>101</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>109</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>118</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>122</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>126</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>147</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>151</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>155</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>162</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>170</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>178</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>181</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>190</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>195</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>200</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>204</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>208</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>212</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>410</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>414</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>418</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>422</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>425</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>429</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>433</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>437</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>441</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>445</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>449</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>453</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>457</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>461</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>10</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F681" t="s">
+        <v>246</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>17</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F682" t="s">
+        <v>72</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>22</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F683" t="s">
+        <v>23</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>27</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F684" t="s">
+        <v>23</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>32</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F685" t="s">
+        <v>23</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>36</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F686" t="s">
+        <v>23</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
         <v>41</v>
       </c>
-      <c r="D642" t="s">
-[...5 lines deleted...]
-      <c r="F642" t="s">
+      <c r="D687" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F687" t="s">
+        <v>37</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>10</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F688" t="s">
+        <v>72</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>17</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F689" t="s">
+        <v>37</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>22</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F690" t="s">
+        <v>23</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>27</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F691" t="s">
+        <v>23</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>32</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F692" t="s">
+        <v>23</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>36</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F693" t="s">
+        <v>23</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>41</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F694" t="s">
         <v>246</v>
       </c>
-      <c r="G642" s="1" t="s">
-[...3 lines deleted...]
-        <v>2300</v>
+      <c r="G694" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2457</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -25947,50 +27614,102 @@
     <hyperlink ref="G618" r:id="rId617"/>
     <hyperlink ref="G619" r:id="rId618"/>
     <hyperlink ref="G620" r:id="rId619"/>
     <hyperlink ref="G621" r:id="rId620"/>
     <hyperlink ref="G622" r:id="rId621"/>
     <hyperlink ref="G623" r:id="rId622"/>
     <hyperlink ref="G624" r:id="rId623"/>
     <hyperlink ref="G625" r:id="rId624"/>
     <hyperlink ref="G626" r:id="rId625"/>
     <hyperlink ref="G627" r:id="rId626"/>
     <hyperlink ref="G628" r:id="rId627"/>
     <hyperlink ref="G629" r:id="rId628"/>
     <hyperlink ref="G630" r:id="rId629"/>
     <hyperlink ref="G631" r:id="rId630"/>
     <hyperlink ref="G632" r:id="rId631"/>
     <hyperlink ref="G633" r:id="rId632"/>
     <hyperlink ref="G634" r:id="rId633"/>
     <hyperlink ref="G635" r:id="rId634"/>
     <hyperlink ref="G636" r:id="rId635"/>
     <hyperlink ref="G637" r:id="rId636"/>
     <hyperlink ref="G638" r:id="rId637"/>
     <hyperlink ref="G639" r:id="rId638"/>
     <hyperlink ref="G640" r:id="rId639"/>
     <hyperlink ref="G641" r:id="rId640"/>
     <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>